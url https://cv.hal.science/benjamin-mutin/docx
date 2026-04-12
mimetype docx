--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -147,1680 +147,1680 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Radiocarbon conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t>
+                <w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Didier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05523662v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05430748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
+              <w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05523622v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05430541v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05430765v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyarejo-mari (Ghazi Shah) – Preliminary Report on Test Excava-tions Conducted in 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04504711v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04869704v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakistani-French Archaeological Survey of the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Sheik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...213 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05267149v1</w:t>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1838,64 +1838,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,103 +1920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current fieldwork in the Lut Desert region (southeastern Iran) sheds new light on the Indo-Iranian Borderlands Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution historical satellite imagery and the Neolithic Landscape of South-Eastern Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,90 +2528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New radiocarbon dates of human tooth enamel reveal a late appearance of farming life in the indus Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des échanges interculturels dans la formation des civilisations anciennes des mondes iranien, centrasiatique et indien (VIIe – IIe millénaires av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers villages agricoles de l’est du plateau Iranien à la vallée de l’Indus : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Intercultural Interaction and Innovation: A Case-study based on Late Chalcolithic Copper Objects from Pakistan and their Parallels in Iran and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic regional settlement of Darestan, Southern Lut Desert, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,243 +3262,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New Data on the Chalcolithic and Bronze Age Periods in the South-Eastern Greater Periphery of the Jazmurian Basin: Archaeological Survey Along the Sarbaz Valley and in Adjacent Areas in Iranian Baluchestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omran Garazhian</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Moradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/05786967.2019.1566762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856131v1</w:t>
+                <w:t xml:space="preserve">hal-03856144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Data on the Chalcolithic and Bronze Age Periods in the South-Eastern Greater Periphery of the Jazmurian Basin: Archaeological Survey Along the Sarbaz Valley and in Adjacent Areas in Iranian Baluchestan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hossein Moradi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/05786967.2019.1566762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856144v1</w:t>
+                <w:t xml:space="preserve">hal-03856131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Formative Phase of the Helmand Civilization, Iran and Afghanistan: New Data from Compositional Analysis of Ceramics from Shahr-i Sokhta, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Minc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological study of Sarazm in 2014 by the Tajik-French joint expedition (MAFAC) (en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.14-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3860,51 +3860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language, and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,51 +3942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bam Archaeological Mission (BAM). A New Archaeological Research Program in Kerman Province, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4100,364 +4100,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Discoveries in the Bampur Valley (southeastern Iran) and their Implications for the Understanding of Settlement Pattern in the Indo-Iranian Borderlands during the Chalcolithic Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Results of the archaeological research at Sarazm, 2013. Fieldwork of the Tajik-French Expedition (MAFAC) (en russe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Soltani</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.1-21</w:t>
+              <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929594v1</w:t>
+                <w:t xml:space="preserve">hal-03929597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the archaeological research at Sarazm, 2013. Fieldwork of the Tajik-French Expedition (MAFAC) (en russe)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regional and Long-Distance Exchanges of an Emblematic “Prestige” Ceramic in the Indo-Iranian Borderlands. Results of Neutron Activation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929597v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and Long-Distance Exchanges of an Emblematic “Prestige” Ceramic in the Indo-Iranian Borderlands. Results of Neutron Activation Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New Discoveries in the Bampur Valley (southeastern Iran) and their Implications for the Understanding of Settlement Pattern in the Indo-Iranian Borderlands during the Chalcolithic Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leah Minc</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
+                <w:t xml:space="preserve">Hassan Fazeli-Nashli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Tosi</w:t>
+                <w:t xml:space="preserve">Mojtaba Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (1), pp.141-162</w:t>
+              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929596v1</w:t>
+                <w:t xml:space="preserve">hal-03929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Результаты археологических исследований Саразма в 2013 г. (Работы совместной таджикско-французской експедиции МАФАК)</w:t>
               </w:r>
@@ -4469,51 +4469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4691,51 +4691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic assemblage from Excavation VII at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Ubaidullo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sbornik materialov konferesii posvyasheniy 5500-letiyu Sarazma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donish, 2021</w:t>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, transfers, exchanges, convergences? Assessing similarities and differences among the earliest farmers between the Daulatabad and Kachi Plains (Southern Iran and Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4850,64 +4850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional settlement of Kech-Makran, Pakistan between the fifth and third millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Mutin; Nasir Eskandari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Archaeological Research on the Southeastern Iranian Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -4936,64 +4936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between the Oxus Civilization and the Indo-Iranian Borderlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lyonnet &amp; N.A. Dubova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of the Oxus Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.551-589, 2021</w:t>
@@ -5016,143 +5016,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploring gender inequality between Makran and Turan during the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
+              <w:t xml:space="preserve">D. Usai, S. Tuzatto &amp; M. Vidale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
+              <w:t xml:space="preserve">Tales of three worlds. Archaeology and beyond: Asia, Italy, Africa. A tribute to Sandro Salvatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.85-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979829v1</w:t>
+                <w:t xml:space="preserve">hal-03929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,182 +5214,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gender inequality between Makran and Turan during the Bronze Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Usai, S. Tuzatto &amp; M. Vidale. </w:t>
+              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tales of three worlds. Archaeology and beyond: Asia, Italy, Africa. A tribute to Sandro Salvatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.85-97, 2020</w:t>
+              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929531v1</w:t>
+                <w:t xml:space="preserve">halshs-02979829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri-Paul Francfort; Nikolaus Boroffka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roxiana Project. Archaeological Researches on Metal and Pottery Assemblages from the Oxus Basin to the Indus Valley during Protohistory</w:t>
@@ -5435,51 +5435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ost-Iran und der Osten in der Bronzezeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Helwing &amp; S. Annen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran, Frühe Kulturen zwischen Wasser und Wüste, 13.4.2017-20.8.2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kunsthalle der Bundesrepublik Deutschland, pp.90-95, 2017</w:t>
@@ -5508,51 +5508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Explorations – Herat City Survey. The Old City Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5607,51 +5607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations and Explorations in Kuhandaz and the Old City. Excavations in Kuhandaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,64 +5693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kech-Makran region in Protohistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Franke; Elisa Cortesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost and Found. Prehistoric Pottery Treasures from Baluchistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMB, pp.297-333, 2015, 978-3-00-051309-1</w:t>
@@ -5779,64 +5779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques protohistoriques du Makran pakistanais dans la compréhension des relations indo-iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Bendezu-Sarmiento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socio-culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21/22, Editions de Boccard, pp.461-486, 2013, Cahiers d'Asie centrale, 978-2-7018-0347-0</w:t>
@@ -5897,51 +5897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Geomagnetic Survey Results with Archaeological Test-Trenches. Case study of Tell-e Atashi, Darestan, Southeastern Kerman (in Persian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6086,64 +6086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and environment in Prehistoric and Protohistoric South Asia: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the European Association of South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. 12.1, Brepols, 2016, Indicopleustoi, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6200,51 +6200,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Archaeologists Study Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6307,64 +6307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Asian Archaeology and Art 2012, Vol. 1: Man and Environment in Prehistoric and Protohistoric South Asia: New Perspectives; Vol. 2: South Asian Religions and Visual Forms in their Archaeological Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, In press, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,51 +6382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proto-Elamite Settlement and its Neighbors: Tepe Yahya Period IVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C C Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6665,51 +6665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25BEA7D0"/>
+    <w:nsid w:val="8021C42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>