--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -147,1680 +147,1680 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyarejo-mari (Ghazi Shah) – Preliminary Report on Test Excava-tions Conducted in 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakistani-French Archaeological Survey of the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Sheik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">25th Radiocarbon conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267149v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Radiocarbon conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...1232 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sariel Shalev</w:t>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+                <w:t xml:space="preserve">hal-05267149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1838,64 +1838,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current fieldwork in the Lut Desert region (southeastern Iran) sheds new light on the Indo-Iranian Borderlands Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution historical satellite imagery and the Neolithic Landscape of South-Eastern Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,90 +2528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2645,91 +2645,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New radiocarbon dates of human tooth enamel reveal a late appearance of farming life in the indus Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des échanges interculturels dans la formation des civilisations anciennes des mondes iranien, centrasiatique et indien (VIIe – IIe millénaires av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers villages agricoles de l’est du plateau Iranien à la vallée de l’Indus : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Intercultural Interaction and Innovation: A Case-study based on Late Chalcolithic Copper Objects from Pakistan and their Parallels in Iran and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic regional settlement of Darestan, Southern Lut Desert, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,243 +3262,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Data on the Chalcolithic and Bronze Age Periods in the South-Eastern Greater Periphery of the Jazmurian Basin: Archaeological Survey Along the Sarbaz Valley and in Adjacent Areas in Iranian Baluchestan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hossein Moradi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.93-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856144v1</w:t>
+                <w:t xml:space="preserve">hal-03856131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Data on the Chalcolithic and Bronze Age Periods in the South-Eastern Greater Periphery of the Jazmurian Basin: Archaeological Survey Along the Sarbaz Valley and in Adjacent Areas in Iranian Baluchestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omran Garazhian</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Moradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/05786967.2019.1566762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Formative Phase of the Helmand Civilization, Iran and Afghanistan: New Data from Compositional Analysis of Ceramics from Shahr-i Sokhta, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Minc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological study of Sarazm in 2014 by the Tajik-French joint expedition (MAFAC) (en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.14-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3860,51 +3860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language, and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,1210 +3936,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bam Archaeological Mission (BAM). A New Archaeological Research Program in Kerman Province, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology. Journal of the Iranian Center for Archaeological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (2), pp.93-106</w:t>
+              <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (363)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929580v1</w:t>
+                <w:t xml:space="preserve">hal-03929591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bam Archaeological Mission (BAM). A New Archaeological Research Program in Kerman Province, Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Discoveries in the Bampur Valley (southeastern Iran) and their Implications for the Understanding of Settlement Pattern in the Indo-Iranian Borderlands during the Chalcolithic Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omran Garazhian</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fazeli-Nashli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (363)</w:t>
+              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929591v1</w:t>
+                <w:t xml:space="preserve">hal-03929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the archaeological research at Sarazm, 2013. Fieldwork of the Tajik-French Expedition (MAFAC) (en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and Long-Distance Exchanges of an Emblematic “Prestige” Ceramic in the Indo-Iranian Borderlands. Results of Neutron Activation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Minc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (1), pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Discoveries in the Bampur Valley (southeastern Iran) and their Implications for the Understanding of Settlement Pattern in the Indo-Iranian Borderlands during the Chalcolithic Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Результаты археологических исследований Саразма в 2013 г. (Работы совместной таджикско-французской експедиции МАФАК)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Soltani</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.1-21</w:t>
+              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929594v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03118112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Результаты археологических исследований Саразма в 2013 г. (Работы совместной таджикско-французской експедиции МАФАК)</w:t>
+                <w:t xml:space="preserve">Археологическое исследование Саразма в 2012 году Таджикско-Французской совместной експедицией (МАФАК)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
+              <w:t xml:space="preserve">, 2016, 38, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03118112v1</w:t>
+                <w:t xml:space="preserve">halshs-01721942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Археологическое исследование Саразма в 2012 году Таджикско-Французской совместной експедицией (МАФАК)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721942v1</w:t>
+                <w:t xml:space="preserve">hal-05599679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic assemblage from Excavation VII at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Ubaidullo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sbornik materialov konferesii posvyasheniy 5500-letiyu Sarazma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donish, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, transfers, exchanges, convergences? Assessing similarities and differences among the earliest farmers between the Daulatabad and Kachi Plains (Southern Iran and Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lebeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity, Diversity &amp; Contacts. Proceedings of the International Congress The East 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.113-136, 2021, Identity, Diversity &amp; Contacts. Proceedings of the International Congress The East 1, 978-2-503-58949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional settlement of Kech-Makran, Pakistan between the fifth and third millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Mutin; Nasir Eskandari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Archaeological Research on the Southeastern Iranian Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between the Oxus Civilization and the Indo-Iranian Borderlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lyonnet &amp; N.A. Dubova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of the Oxus Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.551-589, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gender inequality between Makran and Turan during the Bronze Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Usai, S. Tuzatto &amp; M. Vidale. </w:t>
+              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tales of three worlds. Archaeology and beyond: Asia, Italy, Africa. A tribute to Sandro Salvatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.85-97, 2020</w:t>
+              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929531v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,719 +5242,706 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laxshimi Rose Greaves; Adam Hardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE. Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Archaeology, Seals and Inscriptions, Iconography and Artistic Expression), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Publishers &amp; Distributors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-34, 2020, 978-93-81406-95-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring gender inequality between Makran and Turan during the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
+              <w:t xml:space="preserve">D. Usai, S. Tuzatto &amp; M. Vidale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
+              <w:t xml:space="preserve">Tales of three worlds. Archaeology and beyond: Asia, Italy, Africa. A tribute to Sandro Salvatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.85-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979829v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri-Paul Francfort; Nikolaus Boroffka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roxiana Project. Archaeological Researches on Metal and Pottery Assemblages from the Oxus Basin to the Indus Valley during Protohistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dietrich Reimer Verlag, In press, Archäologie in Iran und Turan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ost-Iran und der Osten in der Bronzezeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Helwing &amp; S. Annen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran, Frühe Kulturen zwischen Wasser und Wüste, 13.4.2017-20.8.2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kunsthalle der Bundesrepublik Deutschland, pp.90-95, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Explorations – Herat City Survey. The Old City Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Franke &amp; T. Urban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Herat Vol. 2. Excavations and Explorations in Herat City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Druck &amp; Medien, pp.733-735, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations and Explorations in Kuhandaz and the Old City. Excavations in Kuhandaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Franke &amp; T. Urban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Herat Vol. 2. Excavations and Explorations in Herat City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 689-732, pp.689-732, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kech-Makran region in Protohistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Franke; Elisa Cortesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost and Found. Prehistoric Pottery Treasures from Baluchistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMB, pp.297-333, 2015, 978-3-00-051309-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques protohistoriques du Makran pakistanais dans la compréhension des relations indo-iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Bendezu-Sarmiento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socio-culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21/22, Editions de Boccard, pp.461-486, 2013, Cahiers d'Asie centrale, 978-2-7018-0347-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5883,65 +5951,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,221 +6030,221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dev, pp.21-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Geomagnetic Survey Results with Archaeological Test-Trenches. Case study of Tell-e Atashi, Darestan, Southeastern Kerman (in Persian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ICAR &amp; RICHT, pp.410-413, 2019, 16th Annual Symposium on the Iranian Archaeology (A Collection of Short Articles 2017)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and environment in Prehistoric and Protohistoric South Asia: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the European Association of South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. 12.1, Brepols, 2016, Indicopleustoi, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02976903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6186,91 +6254,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Archaeologists Study Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6280,324 +6348,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Asian Archaeology and Art 2012, Vol. 1: Man and Environment in Prehistoric and Protohistoric South Asia: New Perspectives; Vol. 2: South Asian Religions and Visual Forms in their Archaeological Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, In press, 978-2-503-56803-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proto-Elamite Settlement and its Neighbors: Tepe Yahya Period IVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C C Lamberg-Karlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxbow books, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. Mélanges offerts à Jean-François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernelle Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Faticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Lefèvre. Brepols, 9, 2012, Indicopleustoi, Jean-François Salles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6665,51 +6733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8021C42C"/>
+    <w:nsid w:val="BEB53BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>