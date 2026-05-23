--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -299,267 +299,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marta Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430748v1</w:t>
+                <w:t xml:space="preserve">halshs-05523622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+                <w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ameri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+                <w:t xml:space="preserve">Manon Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05523622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
               </w:r>
@@ -584,51 +584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyarejo-mari (Ghazi Shah) – Preliminary Report on Test Excava-tions Conducted in 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakistani-French Archaeological Survey of the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,310 +1216,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+                <w:t xml:space="preserve">hal-03929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sariel Shalev</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03929563v1</w:t>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1573,90 +1573,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Radiocarbon conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,77 +1681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current fieldwork in the Lut Desert region (southeastern Iran) sheds new light on the Indo-Iranian Borderlands Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution historical satellite imagery and the Neolithic Landscape of South-Eastern Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jürcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2624,112 +2624,262 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New radiocarbon dates of human tooth enamel reveal a late appearance of farming life in the indus Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,1984 +2914,1834 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Garbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.11345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-92621-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munirah Almushawh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Albukaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des échanges interculturels dans la formation des civilisations anciennes des mondes iranien, centrasiatique et indien (VIIe – IIe millénaires av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers villages agricoles de l’est du plateau Iranien à la vallée de l’Indus : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Intercultural Interaction and Innovation: A Case-study based on Late Chalcolithic Copper Objects from Pakistan and their Parallels in Iran and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic regional settlement of Darestan, Southern Lut Desert, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Shakooie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iranian-French Archaeological Mission in Bam, Kerman. Summary of Field-Seasons 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (2), pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data on the Chalcolithic and Bronze Age Periods in the South-Eastern Greater Periphery of the Jazmurian Basin: Archaeological Survey Along the Sarbaz Valley and in Adjacent Areas in Iranian Baluchestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Moradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (1), pp.3-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/05786967.2019.1566762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Formative Phase of the Helmand Civilization, Iran and Afghanistan: New Data from Compositional Analysis of Ceramics from Shahr-i Sokhta, Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Археологическое исследование Саразма в 2014 г. совместной Таджикско-Французской експедицией (МАФАК)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leah Minc</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.881-899</w:t>
+              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.64-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929588v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03118111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological study of Sarazm in 2014 by the Tajik-French joint expedition (MAFAC) (en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40, pp.64-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Археологическое исследование Саразма в 2014 г. совместной Таджикско-Французской експедицией (МАФАК)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Formative Phase of the Helmand Civilization, Iran and Afghanistan: New Data from Compositional Analysis of Ceramics from Shahr-i Sokhta, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Besenval</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Minc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.64-80</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.881-899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03118111v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.14-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Relationships between Central Asia and the Indus: Archaeology, Language, and Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marg-A Magazine of the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bam Archaeological Mission (BAM). A New Archaeological Research Program in Kerman Province, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (363)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Discoveries in the Bampur Valley (southeastern Iran) and their Implications for the Understanding of Settlement Pattern in the Indo-Iranian Borderlands during the Chalcolithic Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Sarhaddi-Dadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Fazeli-Nashli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the archaeological research at Sarazm, 2013. Fieldwork of the Tajik-French Expedition (MAFAC) (en russe)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regional and Long-Distance Exchanges of an Emblematic “Prestige” Ceramic in the Indo-Iranian Borderlands. Results of Neutron Activation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929597v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and Long-Distance Exchanges of an Emblematic “Prestige” Ceramic in the Indo-Iranian Borderlands. Results of Neutron Activation Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Results of the archaeological research at Sarazm, 2013. Fieldwork of the Tajik-French Expedition (MAFAC) (en russe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Tosi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (1), pp.141-162</w:t>
+              <w:t xml:space="preserve">Arkheologicheskie raboty v Tadzhikistane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929596v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Результаты археологических исследований Саразма в 2013 г. (Работы совместной таджикско-французской експедиции МАФАК)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39, pp.20-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03118112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Археологическое исследование Саразма в 2012 году Таджикско-Французской совместной експедицией (МАФАК)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721942v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05599679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4759,51 +4759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic assemblage from Excavation VII at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Ubaidullo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sbornik materialov konferesii posvyasheniy 5500-letiyu Sarazma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donish, 2021</w:t>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, transfers, exchanges, convergences? Assessing similarities and differences among the earliest farmers between the Daulatabad and Kachi Plains (Southern Iran and Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4931,51 +4931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional settlement of Kech-Makran, Pakistan between the fifth and third millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Mutin; Nasir Eskandari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Archaeological Research on the Southeastern Iranian Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -5004,64 +5004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between the Oxus Civilization and the Indo-Iranian Borderlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lyonnet &amp; N.A. Dubova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of the Oxus Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.551-589, 2021</w:t>
@@ -5084,268 +5084,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laxshimi Rose Greaves; Adam Hardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
+              <w:t xml:space="preserve">Religion, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE. Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Archaeology, Seals and Inscriptions, Iconography and Artistic Expression), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Publishers &amp; Distributors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-34, 2020, 978-93-81406-95-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979829v1</w:t>
+                <w:t xml:space="preserve">halshs-03096403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Laxshimi Rose Greaves; Adam Hardy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE. Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dev Publishers &amp; Distributors</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03096403v1</w:t>
+                <w:t xml:space="preserve">halshs-02979829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring gender inequality between Makran and Turan during the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Usai, S. Tuzatto &amp; M. Vidale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tales of three worlds. Archaeology and beyond: Asia, Italy, Africa. A tribute to Sandro Salvatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.85-97, 2020</w:t>
@@ -5387,51 +5387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ost-Iran und der Osten in der Bronzezeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Helwing &amp; S. Annen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran, Frühe Kulturen zwischen Wasser und Wüste, 13.4.2017-20.8.2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kunsthalle der Bundesrepublik Deutschland, pp.90-95, 2017</w:t>
@@ -5576,64 +5576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Explorations – Herat City Survey. The Old City Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Franke &amp; T. Urban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Herat Vol. 2. Excavations and Explorations in Herat City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Druck &amp; Medien, pp.733-735, 2017</w:t>
@@ -5675,51 +5675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations and Explorations in Kuhandaz and the Old City. Excavations in Kuhandaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kech-Makran region in Protohistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Franke; Elisa Cortesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost and Found. Prehistoric Pottery Treasures from Baluchistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMB, pp.297-333, 2015, 978-3-00-051309-1</w:t>
@@ -5860,51 +5860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques protohistoriques du Makran pakistanais dans la compréhension des relations indo-iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Bendezu-Sarmiento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socio-culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21/22, Editions de Boccard, pp.461-486, 2013, Cahiers d'Asie centrale, 978-2-7018-0347-0</w:t>
@@ -5965,90 +5965,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2011-2014 Fieldwork of the Tajik-French Project at Sarazm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurauf Razzokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dev, pp.21-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6079,51 +6079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Geomagnetic Survey Results with Archaeological Test-Trenches. Case study of Tell-e Atashi, Darestan, Southeastern Kerman (in Persian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Garazhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6167,51 +6167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and environment in Prehistoric and Protohistoric South Asia: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the European Association of South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. 12.1, Brepols, 2016, Indicopleustoi, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6268,51 +6268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Archaeologists Study Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, In press, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6450,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proto-Elamite Settlement and its Neighbors: Tepe Yahya Period IVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C C Lamberg-Karlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6733,51 +6733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEB53BBC"/>
+    <w:nsid w:val="D883CEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6964,51 +6964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-mutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0489-8797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122049993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Sheik Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. Petrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shakooie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100230" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi-Dadian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1566762" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurauf Razzokov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Minc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli-Nashli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Soltani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easaa.org/proceedings/#religions-society-trade-and-kingship-archaeology-and-art-in-south-asia-and-along-the-silk-road-5500-bce-5th-century-ce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02429709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Lamberg-Karlovsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>