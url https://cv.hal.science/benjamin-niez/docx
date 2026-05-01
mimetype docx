--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -1432,120 +1432,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustements des propriétés mécaniques et hydrauliques du bois formé sous contraintes environnementales</w:t>
+                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CAQSIS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France</w:t>
+              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763212v1</w:t>
+                <w:t xml:space="preserve">hal-01939978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
+                <w:t xml:space="preserve">Mechanical properties of flexure wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
@@ -1580,198 +1636,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t>
+              <w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939978v1</w:t>
+                <w:t xml:space="preserve">hal-04886505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of flexure wood</w:t>
+                <w:t xml:space="preserve">Ajustements des propriétés mécaniques et hydrauliques du bois formé sous contraintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">Séminaire CAQSIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886505v1</w:t>
+                <w:t xml:space="preserve">hal-01763212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
               </w:r>
@@ -1999,424 +1999,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
+                <w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
+              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t>
+                <w:t xml:space="preserve">UCA et CLARA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939979v1</w:t>
+                <w:t xml:space="preserve">hal-01731149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731149v1</w:t>
+                <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBM2018</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893948v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t>
               </w:r>
@@ -2464,51 +2464,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM 2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,269 +2638,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
+                <w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530819v1</w:t>
+                <w:t xml:space="preserve">hal-01666919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t>
+                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666919v1</w:t>
+                <w:t xml:space="preserve">hal-01530819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3032,169 +3032,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert.</w:t>
+                <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert : Biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018CLFAC046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02786418v1</w:t>
+                <w:t xml:space="preserve">tel-02060329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert : Biologie végétale</w:t>
+                <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
+              <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018CLFAC046⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02060329v1</w:t>
+                <w:t xml:space="preserve">tel-02786418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3270,51 +3270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7E6A667"/>
+    <w:nsid w:val="415337B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3501,51 +3501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-niez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1800-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234433256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuani a Tehei Hantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuanui Hantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-niez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1800-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234433256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuani a Tehei Hantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuanui Hantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>