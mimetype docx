--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -199,351 +199,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Kraft lignin and corn cob agro-residue on the properties of injected-moulded biocomposites</w:t>
+                <w:t xml:space="preserve">Wind safety of rubber trees in plantations: methodological analysis of bending experiments on inclined standing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+                <w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Tribot</w:t>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Lucie Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.114421. </w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/bft2022.354.a36912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523264v1</w:t>
+                <w:t xml:space="preserve">hal-03974333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind safety of rubber trees in plantations: methodological analysis of bending experiments on inclined standing trees</w:t>
+                <w:t xml:space="preserve">Effects of Kraft lignin and corn cob agro-residue on the properties of injected-moulded biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.65-77. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/bft2022.354.a36912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974333v1</w:t>
+                <w:t xml:space="preserve">hal-03523264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -607,90 +607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-stressed or not, the mechanical acclimation is a priority requirement for trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (1), pp.279-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -858,51 +858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INRA fait découvrir ses recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,562 +966,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility and in situ colonization of concrete and mortar using crushed seashell waste as a complete aggregate replacement (sand and gravel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Béton de broyats de déchets de coquilles d’huitres à faible impact environnemental : études de cas sur différentes applications industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pianelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Tematuani a Tehei Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lalanne</w:t>
+                <w:t xml:space="preserve">Shijie Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025 (NOMAD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337184v1</w:t>
+                <w:t xml:space="preserve">hal-05337197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton de broyats de déchets de coquilles d’huitres à faible impact environnemental : études de cas sur différentes applications industrielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biocompatibility and in situ colonization of concrete and mortar using crushed seashell waste as a complete aggregate replacement (sand and gravel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pianelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Guo</w:t>
+                <w:t xml:space="preserve">Yann Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025 (NOMAD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337197v1</w:t>
+                <w:t xml:space="preserve">hal-05337184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full aggregate replacement by crushed seashell wastes in environmental-friendly concrete: A local and circular industrial case-study at the Dune of Pilat construction site in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution complète du squelette granulaire de bétons par des déchets de coquillages broyés : cas pratique industriel, local et circulaire sur le site de la dune du Pilat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tematuanui Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute Conference (EMI2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">22E JOURNÉES SCIENTIFIQUES DU (RF)²B 2024 - Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762294v1</w:t>
+                <w:t xml:space="preserve">hal-04762311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution complète du squelette granulaire de bétons par des déchets de coquillages broyés : cas pratique industriel, local et circulaire sur le site de la dune du Pilat en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full aggregate replacement by crushed seashell wastes in environmental-friendly concrete: A local and circular industrial case-study at the Dune of Pilat construction site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tematuanui Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22E JOURNÉES SCIENTIFIQUES DU (RF)²B 2024 - Le béton pour une construction durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute Conference (EMI2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762311v1</w:t>
+                <w:t xml:space="preserve">hal-04762294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1563,90 +1563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of flexure wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1688,51 +1688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustements des propriétés mécaniques et hydrauliques du bois formé sous contraintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1757,64 +1757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,90 +1865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustements of Mechanical and Hydraulic Properties of Wood Formed under Environmental Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWSE 2017 : 19th International Conference on Wood Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICWSE 2017., Sep 2017, Londre, United Kingdom. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1999,588 +1999,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCA et CLARA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t>
+                <w:t xml:space="preserve">PBM 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731149v1</w:t>
+                <w:t xml:space="preserve">hal-01891745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UCA et CLARA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893948v1</w:t>
+                <w:t xml:space="preserve">hal-01731149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939979v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891745v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les arbres acclimatent-ils les fonctions vitales de leur bois face aux contraintes environnementales et en quoi cette acclimatation leur est bénéfique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,120 +2614,120 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530818v1</w:t>
+                <w:t xml:space="preserve">hal-01530819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2759,70 +2759,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment les arbres acclimatent-ils les fonctions vitales de leur bois face aux contraintes environnementales et en quoi cette acclimatation leur est bénéfique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530819v1</w:t>
+                <w:t xml:space="preserve">hal-01530818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2918,77 +2918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acclimatation des plantes aux sollicitations mécaniques du vent : La thigmomorphogénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,51 +3038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert : Biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAC046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation de l'arbre aux flexions répétées et conséquences sur le comportement mécanique et les propriétés hydrauliques du bois vert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3270,51 +3270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415337B6"/>
+    <w:nsid w:val="B509D802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3501,51 +3501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-niez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1800-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234433256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuani a Tehei Hantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuanui Hantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-niez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1800-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234433256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuani a Tehei Hantz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pianelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lalanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tematuanui Hantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>