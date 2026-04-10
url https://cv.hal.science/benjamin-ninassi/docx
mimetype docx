--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1341,207 +1341,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de lecture : &amp;quot;Votre Cerveau est un Super-Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554803v1</w:t>
+                <w:t xml:space="preserve">hal-03046942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : &amp;quot;Votre Cerveau est un Super-Héros</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Courbin- Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snigdha Dagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046942v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2386,90 +2386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Courbin-Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snigdha Dagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2786,51 +2786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landia Egal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lagarrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giraudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marivain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;ronique Gauduchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landia Egal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lagarrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giraudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marivain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;ronique Gauduchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin- Coulaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>