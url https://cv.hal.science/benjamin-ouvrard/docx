--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -127,265 +127,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misperception of descriptive norms and adoption of eco-schemes by French farmers</w:t>
+                <w:t xml:space="preserve">Not on my plate! Challenges to promote meat substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henrik Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 120, pp.102496. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.108795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414726v1</w:t>
+                <w:t xml:space="preserve">hal-05290882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not on my plate! Challenges to promote meat substitutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misperception of descriptive norms and adoption of eco-schemes by French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 240, pp.108795. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 120, pp.102496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290882v1</w:t>
+                <w:t xml:space="preserve">hal-05414726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair allocation rules for the commons—informing water policy design through survey methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kervinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (1), pp.149-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -419,64 +419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sharing and equity-efficiency trade-offs: Evidence from a lab-in-the-field experiment in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cezera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -553,51 +553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informational Nudges and Environmental Preferences in a Public Goods Game in Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -644,64 +644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming and the value of a statistical life: A cross country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104, pp.102013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,239 +833,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informational nudges and public goods in networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nudge and tax in an environmental public goods experiment: Does environmental sensitivity matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.24-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893454v1</w:t>
+                <w:t xml:space="preserve">hal-04213059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudge and tax in an environmental public goods experiment: Does environmental sensitivity matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kene Boun My</w:t>
+                <w:t xml:space="preserve">Informational nudges and public goods in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55, pp.24-48. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.281-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213059v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nudges pour améliorer l’environnement en économie publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV (2), pp.3-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,51 +1131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental regulation through nudges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05414726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01568-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishant Jojit James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2018.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108795" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05414726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01568-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishant Jojit James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2018.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>