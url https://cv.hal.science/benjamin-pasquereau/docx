--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -1236,209 +1236,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Encoding of Effort by Dopamine Neurons in a Cost-Benefit Trade-off Task</w:t>
+                <w:t xml:space="preserve">Primary motor cortex of the parkinsonian monkey: altered neuronal responses to muscle stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Turner</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4619-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2013.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025208v1</w:t>
+                <w:t xml:space="preserve">hal-03025211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary motor cortex of the parkinsonian monkey: altered neuronal responses to muscle stretch</w:t>
+                <w:t xml:space="preserve">Limited Encoding of Effort by Dopamine Neurons in a Cost-Benefit Trade-off Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Turner</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (19), pp.8288-8300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2013.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4619-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025211v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Motor Cortex of the Parkinsonian Monkey: Differential Effects on the Spontaneous Activity of Pyramidal Tract-Type Neurons</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13554-5.00023-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlon R. Delong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00401.2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4619-12.2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Harsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K.M. Wright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lequilleuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553428v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13554-5.00023-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlon R. Delong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00401.2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4619-12.2013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Harsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K.M. Wright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lequilleuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553428v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>