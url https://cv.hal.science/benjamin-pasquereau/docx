--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1236,209 +1236,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary motor cortex of the parkinsonian monkey: altered neuronal responses to muscle stretch</w:t>
+                <w:t xml:space="preserve">Limited Encoding of Effort by Dopamine Neurons in a Cost-Benefit Trade-off Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Turner</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2013.00098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (19), pp.8288-8300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4619-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025211v1</w:t>
+                <w:t xml:space="preserve">hal-03025208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Encoding of Effort by Dopamine Neurons in a Cost-Benefit Trade-off Task</w:t>
+                <w:t xml:space="preserve">Primary motor cortex of the parkinsonian monkey: altered neuronal responses to muscle stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Turner</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (19), pp.8288-8300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4619-12.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2013.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025208v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Motor Cortex of the Parkinsonian Monkey: Differential Effects on the Spontaneous Activity of Pyramidal Tract-Type Neurons</w:t>
               </w:r>
@@ -2034,277 +2034,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct roles played by dopamine and serotonin systems in approach-avoidance behavior: a pharmacological study associated with PET imaging in non-human primate.</w:t>
+                <w:t xml:space="preserve">Striatum encodes appetitive and aversive values and the disturbance of its GABAergic transmission can produce loss of reward motivation and anxiety-related behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Lequilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983914v1</w:t>
+                <w:t xml:space="preserve">hal-04983926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatum encodes appetitive and aversive values and the disturbance of its GABAergic transmission can produce loss of reward motivation and anxiety-related behaviors</w:t>
+                <w:t xml:space="preserve">Distinct roles played by dopamine and serotonin systems in approach-avoidance behavior: a pharmacological study associated with PET imaging in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Augustin Richard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2612,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13554-5.00023-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlon R. Delong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00401.2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4619-12.2013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Harsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K.M. Wright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lequilleuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553428v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13554-5.00023-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlon R. Delong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00401.2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4619-12.2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arkadir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3745-06.2007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Harsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K.M. Wright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lequilleuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553428v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>