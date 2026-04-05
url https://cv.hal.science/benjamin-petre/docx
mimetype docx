--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -502,715 +502,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Benezech</w:t>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ballini</w:t>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564584v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Claire Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 769-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847673v1</w:t>
+                <w:t xml:space="preserve">hal-03847643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Euan Cawston</w:t>
+                <w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847666v1</w:t>
+                <w:t xml:space="preserve">hal-03847673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+                <w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan Cawston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849040v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847643v1</w:t>
+                <w:t xml:space="preserve">hal-03849040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Adaptation and Virulence in Heteroecious Rust Fungi</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-specialized transcriptome of plant-associated organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Discovery of Host-Defense Peptides in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t>
@@ -1653,533 +1653,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t>
+                <w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Bulbul Ahmed</w:t>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t>
+                <w:t xml:space="preserve">David L Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+                <w:t xml:space="preserve">Caroline Mireault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie B Plourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548542v1</w:t>
+                <w:t xml:space="preserve">hal-01771813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Joly</w:t>
+                <w:t xml:space="preserve">Md Bulbul Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mireault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélodie B Plourde</w:t>
+                <w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Letanneur</w:t>
+                <w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771813v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t>
+                <w:t xml:space="preserve">Show me the way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893935v1</w:t>
+                <w:t xml:space="preserve">hal-02154538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Show me the way</w:t>
+                <w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154538v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCALIZER: subcellular localization prediction of both plant and effector proteins in the plant cell</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Maree Catanzariti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Deboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald M. Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,338 +2293,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An effector of the Irish potato famine pathogen antagonizes a host autophagy cargo receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane G.O. Saunders</w:t>
+                <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Win</w:t>
+                <w:t xml:space="preserve">Khaoula Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Sklenar</w:t>
+                <w:t xml:space="preserve">Abbas Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chaparro-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.10856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548525v1</w:t>
+                <w:t xml:space="preserve">hal-02548515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector of the Irish potato famine pathogen antagonizes a host autophagy cargo receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Belhaj</w:t>
+                <w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Maqbool</w:t>
+                <w:t xml:space="preserve">Diane G.O. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Chaparro-Garcia</w:t>
+                <w:t xml:space="preserve">Joe Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooja Pandey</w:t>
+                <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.453-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.10856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548515v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine things to know about elicitins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Derevnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos de La Concepcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,103 +2701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t>
@@ -2848,77 +2848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging oomycete threats to plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Derevnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nasif Sarowar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2969,77 +2969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous Expression Screens in Nicotiana benthamiana Identify a Candidate Effector of the Wheat Yellow Rust Pathogen that Associates with Processing Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane G O Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,295 +3097,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phytophthora infestans RXLR-WY Effector AVR3a Associates with Dynamin-Related Protein 2 Required for Endocytosis of the Plant Pattern Recognition Receptor FLS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chaparro-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schwizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sklenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joe Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269166v1</w:t>
+                <w:t xml:space="preserve">hal-02548509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytophthora infestans RXLR-WY Effector AVR3a Associates with Dynamin-Related Protein 2 Required for Endocytosis of the Plant Pattern Recognition Receptor FLS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane G O Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sklenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Chaparro-Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
+                <w:t xml:space="preserve">Joe Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137071. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.689-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548509v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Top 10 oomycete pathogens in molecular plant pathology</w:t>
               </w:r>
@@ -3503,399 +3503,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Pégeot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521321v1</w:t>
+                <w:t xml:space="preserve">hal-02548502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do filamentous pathogens deliver effector proteins into plant cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophien Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548502v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector proteins of rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector wisdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Huei-Yi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,537 +4053,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267890v1</w:t>
+                <w:t xml:space="preserve">hal-01267887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
+                <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267887v1</w:t>
+                <w:t xml:space="preserve">hal-01267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Ian Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642064v1</w:t>
+                <w:t xml:space="preserve">hal-02548481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EPUB 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548481v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Feliu de Guixols, Spain</w:t>
@@ -4851,103 +4851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
@@ -4976,103 +4976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t>
@@ -5146,77 +5146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane G. O. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Win J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5271,77 +5271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of Melampsora larici-populina candidate effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane G. O. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Win Joe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5415,64 +5415,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein–Protein Interaction Assays with Effector–GFP Fusions in Nicotiana benthamiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Menke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade after the first Pucciniales genomesa snapshot of (post) genomics studies in three model rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,64 +5639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000-2019: twenty years of highly influential publications in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,90 +5740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,51 +5841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-interactor screens of Phytophthora infestans RXLR proteins reveal vesicle trafficking as a major effector-targeted process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolga Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5959,51 +5959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell re-entry assays do not support models of pathogen- independent translocation of AvrM and AVR3a effectors into plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Kopischke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse post-génomique de l'interaction entre le peuplier et Melampsora larici-populina, le champignon biotrophe responsable de la maladie de la rouille foliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6495,51 +6495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehi Gazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2024-0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Toghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan Pai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sugihara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiorgos Kourelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Maree Catanzariti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Deboer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Gardiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belhaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chaparro-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Pandey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Derevnina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Concepcion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bialas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Kellner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasif Sarowar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0459" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schwizer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Yoshida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Furzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. G. Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Judelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shad Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12190" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Huei-Yi Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Menke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Contreras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Bozkurt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kopischke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehi Gazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2024-0225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniyandi Selvaraj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Toghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan Pai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sugihara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiorgos Kourelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Maree Catanzariti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Deboer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Gardiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belhaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Maqbool" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chaparro-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Pandey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Derevnina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de La Concepcion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bialas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Kellner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasif Sarowar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0459" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schwizer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Yoshida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophien Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Furzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. G. Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Judelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shad Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12190" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Huei-Yi Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Menke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Contreras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Bozkurt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kopischke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>