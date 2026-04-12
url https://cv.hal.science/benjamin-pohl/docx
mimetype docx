--- v0 (2026-03-14)
+++ v1 (2026-04-12)
@@ -66,14297 +66,14431 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge: Pleistocene ice‐free refugia and collared lemming ( Dicrostonyx sp.) in the North American High Arctic</w:t>
+                <w:t xml:space="preserve">Rainfall and Rain-on-Snow Events Over Greenland in Summer: Climatology, Trends, Synoptics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Arbez</w:t>
+                <w:t xml:space="preserve">Emilie Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Royer</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Xavier Fettweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐François Buoncristiani</w:t>
+                <w:t xml:space="preserve">Victoire Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 55, pp.216-230. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (5), pp.e2025JD044726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.70026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JD044726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268876v1</w:t>
+                <w:t xml:space="preserve">hal-05534620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall and Rain-on-Snow Events Over Greenland in Summer: Climatology, Trends, Synoptics</w:t>
+                <w:t xml:space="preserve">Living on the edge: Pleistocene ice‐free refugia and collared lemming ( Dicrostonyx sp.) in the North American High Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Frame</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Louis Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Buffet</w:t>
+                <w:t xml:space="preserve">Jean‐François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131 (5), pp.e2025JD044726. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55, pp.216-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JD044726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.70026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534620v1</w:t>
+                <w:t xml:space="preserve">hal-05268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring uncertainty in dynamical future changes in Sahel precipitation: the extratropical influence</w:t>
+                <w:t xml:space="preserve">Monitoring Heat Transfer and Recharge Mechanisms in a Karst System Using Fiber Optic Distributed Temperature Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Mohino</w:t>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Biasutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kusnahadi Susanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-025-07835-0⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243802v1</w:t>
+                <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Rivers at the Kerguelen Islands: A Story through Weather Types</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Pleistocene temperature patterns in the Western Palearctic: insights from rodent associations compared with general circulation models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Clem</w:t>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-24-0018.1⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.1821-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-1821-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004241v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring uncertainty in dynamical future changes in Sahel precipitation: the extratropical influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thevenin</w:t>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (9), pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-025-07835-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223528v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric rivers in Antarctica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Agosta</w:t>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Baiman</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-024-00638-7⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939819v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climatic control on erosion dynamics in alpine glacial cirques: evidence from the Neoglacial and Younger Dryas periods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Rivers at the Kerguelen Islands: A Story through Weather Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamish Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Clem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-24-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119477v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene temperature patterns in the Western Palearctic: insights from rodent associations compared with general circulation models.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric rivers in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
+                <w:t xml:space="preserve">Jonathan D. Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gamboa</w:t>
+                <w:t xml:space="preserve">Irina V. Gorodetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Luna</w:t>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-21-1821-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-024-00638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328325v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Western Arabian Sea Tropical Cyclones to Rainfall in the Horn of Africa and Southern Arabian Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing climatic control on erosion dynamics in alpine glacial cirques: evidence from the Neoglacial and Younger Dryas periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Assowe Dabar</w:t>
+                <w:t xml:space="preserve">Quentin Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pohl</w:t>
+                <w:t xml:space="preserve">Jean-François Buoncristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mohamed Waberi</w:t>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hoarau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (17), pp.e2024JD041109. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD041109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732869v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part I: Observations and Meteorological Drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synoptic and planetary-scale dynamics modulate antarctic atmospheric river precipitation intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew C Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan D Wille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0175.1⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289357v1</w:t>
+                <w:t xml:space="preserve">hal-04505424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topography and land cover on air temperature space-time variability in an urban environment with contrasted topography (Dijon, France, 2014–2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Variability in flood frequency in sub-Saharan Africa: The role of large-scale climate modes of variability and their future impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Ekolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Emery</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Dudek</w:t>
+                <w:t xml:space="preserve">Gabriele Villarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise J Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-023-04742-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.131679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294020v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in flood frequency in sub-Saharan Africa: The role of large-scale climate modes of variability and their future impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Job Ekolu</w:t>
+                <w:t xml:space="preserve">Impact of topography and land cover on air temperature space-time variability in an urban environment with contrasted topography (Dijon, France, 2014–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Villarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise J Slater</w:t>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131679⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1941-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-023-04742-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660630v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally Driven Variability of the Angola Low is the Main Source of Uncertainty for the Future Changes in Southern African Precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Western Arabian Sea Tropical Cyclones to Rainfall in the Horn of Africa and Southern Arabian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 129 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041255⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 129 (17), pp.e2024JD041109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667446v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Atmospheric River Life Cycles in East Antarctica</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part I: Observations and Meteorological Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Baiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JD039970⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.757-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0175.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552066v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events of snow grain size increase in East Antarctica and their relationship with meteorological conditions</w:t>
+                <w:t xml:space="preserve">Examining Atmospheric River Life Cycles in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Stefanini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-18-593-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (8), pp.e2023JD039970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD039970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453189v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part II: Impacts on the Antarctic Ice Sheet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internally Driven Variability of the Angola Low is the Main Source of Uncertainty for the Future Changes in Southern African Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0176.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289361v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic and planetary-scale dynamics modulate antarctic atmospheric river precipitation intensity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extreme events of snow grain size increase in East Antarctica and their relationship with meteorological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Macelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01307-9⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.593-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-593-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505424v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Rivers and Weather Types in Aotearoa New Zealand: A two‐way story</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part II: Impacts on the Antarctic Ice Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J Cullen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jd037209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.779-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179189v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Steinmann</w:t>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Malet</w:t>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100453v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric drivers of rainfall events in the Republic of Djibouti</w:t>
+                <w:t xml:space="preserve">Intraseasonal and synoptic modulation of diurnal surface solar radiation over Reunion island in the South-West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+                <w:t xml:space="preserve">Chao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pauline Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.8299⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.111856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283410v1</w:t>
+                <w:t xml:space="preserve">hal-04552797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal and synoptic modulation of diurnal surface solar radiation over Reunion island in the South-West Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Tang</w:t>
+                <w:t xml:space="preserve">Atmospheric Rivers and Weather Types in Aotearoa New Zealand: A two‐way story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mialhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Hamish D Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
+                <w:t xml:space="preserve">Daniel G Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wild</w:t>
+                <w:t xml:space="preserve">Nicolas J Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 262, pp.111856. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (15), pp.e2022JD037209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jd037209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552797v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+                <w:t xml:space="preserve">Atmospheric drivers of rainfall events in the Republic of Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Fathalli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (16), pp.7915-7934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.8299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936044v1</w:t>
+                <w:t xml:space="preserve">hal-04283410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record-high Antarctic Peninsula temperatures and surface melt in February 2022: a compound event with an intense atmospheric river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina V Gorodetskaya</w:t>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Durán-Alarcón</w:t>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi González-Herrero</w:t>
+                <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle R. Clem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xun Zou</w:t>
+                <w:t xml:space="preserve">J-P Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-023-00529-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320202v1</w:t>
+                <w:t xml:space="preserve">hal-04100453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part II : Summer teleconnections across multiple timescales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record-high Antarctic Peninsula temperatures and surface melt in February 2022: a compound event with an intense atmospheric river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina V Gorodetskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmat Ullah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Claudio Durán-Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rouault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergi González-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle R. Clem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.8059⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-023-00529-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037468v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storylines of Sahel precipitation change: roles of the North Atlantic and Euro‐Mediterranean temperature.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part II : Summer teleconnections across multiple timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 43 (8), pp.3799-3827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.8059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JD038712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188242v1</w:t>
+                <w:t xml:space="preserve">hal-04037468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation and temperature anomalies over Aotearoa New Zealand analysed by weather types and descriptors of atmospheric centres of action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Storylines of Sahel precipitation change: roles of the North Atlantic and Euro‐Mediterranean temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.331-353. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (16), pp.e2023JD038712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.7762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JD038712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720488v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitation and temperature anomalies over Aotearoa New Zealand analysed by weather types and descriptors of atmospheric centres of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">James Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lallement</w:t>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.331-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.7762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965862v1</w:t>
+                <w:t xml:space="preserve">hal-03720488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t>
+                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Doutreloup</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Brice Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711162v1</w:t>
+                <w:t xml:space="preserve">hal-03965862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivières atmosphériques de l'Antarctique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, pp.19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Trends of Meteorological Drought and Wet Events over the Republic of Djibouti from 1961 to 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mahdi Ahmed</w:t>
+                <w:t xml:space="preserve">Sébastien Doutreloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli10100148⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082974v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part I: summer climatology and statistical characteristics.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and Trends of Meteorological Drought and Wet Events over the Republic of Djibouti from 1961 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdibasid Adan Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mahdi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Climate and Weather Extremes: Volume II, 10 (10), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli10100148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.7489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03722472v1</w:t>
+                <w:t xml:space="preserve">hal-04082974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves in spring from Senegal to Sahel: Evolution under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part I: summer climatology and statistical characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (14), pp.6238-6253. </w:t>
+              <w:t xml:space="preserve">, 2022, 42 (9), pp.4538-4563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.7176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.7489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263774v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How local climate zones influence urban air temperature: measurements by bicycle in Dijon, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2021.101017⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428304v1</w:t>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fast response of Sahel precipitation to climate change allows effective mitigation action.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00179-6⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.671-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215865v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor temperature variability in the Sahel: a pilot study in Ouagadougou, Burkina Faso.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relationship between weather regimes and atmospheric rivers in East Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Dianou</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle G Udy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-021-03800-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.e2021JD035294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428380v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between weather regimes and atmospheric rivers in East Antarctica.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Indoor temperature variability in the Sahel: a pilot study in Ouagadougou, Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tessa R. Vance</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martial Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Dianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JD035294⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (3-4), pp.1403-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-021-03800-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498573v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Decadal Variations in ENSO Diversity, and its Impact on Future Scenarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat waves in spring from Senegal to Sahel: Evolution under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00285-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (14), pp.6238-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.7176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380560v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The fast response of Sahel precipitation to climate change allows effective mitigation action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058359v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How local climate zones influence urban air temperature: measurements by bicycle in Dijon, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">James Renwick</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0102.1⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2021.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522528v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of rainfall over the Republic of Djibouti from 1946 to 2017.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust Decadal Variations in ENSO Diversity, and its Impact on Future Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Capotondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6986⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00285-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297015v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climate variability around the Kerguelen Islands (Southern Ocean) seen through weather regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-20-0255.1⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235508v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lorrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (20), pp.8341-8360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of rainfall over the Republic of Djibouti from 1946 to 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2729-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290256v2</w:t>
+                <w:t xml:space="preserve">hal-03297015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent climate variability around the Kerguelen Islands (Southern Ocean) seen through weather regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Zekollari</w:t>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.711-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-20-0255.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883462v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of coherent solar climates over a tropical island with a complex topography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jumaux</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.124650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901907v1</w:t>
+                <w:t xml:space="preserve">hal-03013500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-019-03083-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433825v1</w:t>
+                <w:t xml:space="preserve">hal-02883462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat wave occurrences over Senegal during spring: regionalization and synoptic patterns.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the determination of coherent solar climates over a tropical island with a complex topography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdou Lahat Dieng</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Trentmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6220⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445911v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-019-03083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013500v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 2: projections of regional and global climate models.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat wave occurrences over Senegal during spring: regionalization and synoptic patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Lahat Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04817-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.440-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189506v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the seasonal evolution of southern African summer precipitation in the DePreSys3 prediction system.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Huge decrease of frost frequency in the Mont-Blanc Massif under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4526-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41398-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146257v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 1: evaluation of regional and global climate models.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Southern African summer-rainfall variability, and its teleconnections, on interannual to interdecadal timescales in CMIP5 models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.457-477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4143-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (5-6), pp.3505-3527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04720-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078368v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Angola low interannual variability and its role in modulating ENSO effects in Southern Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah B. Kapnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honghai Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (15), pp.4783-4803. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-18-0745.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (1-2), pp.335-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-018-4150-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern African summer-rainfall variability, and its teleconnections, on interannual to interdecadal timescales in CMIP5 models.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 2: projections of regional and global climate models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Sidibe</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (5-6), pp.3505-3527. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04720-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (3-4), pp.2197-2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281266v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Angola Low: relationship with southern African rainfall and ENSO.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 1: evaluation of regional and global climate models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (3-4), pp.1783-1803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4222-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.457-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078411v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric circulation modulates the spatial variability of temperature in the Atlantic-Arctic region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting the seasonal evolution of southern African summer precipitation in the DePreSys3 prediction system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buwen Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6044⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.6491-6510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066207v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal to interannual modulation of diurnal precipitation distribution over Eastern Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilson Gitau</w:t>
+                <w:t xml:space="preserve">The Angola Low: relationship with southern African rainfall and ENSO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George N Kiladis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JD031167⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3-4), pp.1783-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430780v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge decrease of frost frequency in the Mont-Blanc Massif under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atmospheric circulation modulates the spatial variability of temperature in the Atlantic-Arctic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Shawn Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Soare</w:t>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.4919. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (8), pp.3619-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41398-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.6044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074047v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily weather types in February-June (1979-2016) and temperature variations in tropical North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal to interannual modulation of diurnal precipitation distribution over Eastern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">Wilson Gitau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">George N Kiladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bosire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-17-0105.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (22), pp.11863-11886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807697v1</w:t>
+                <w:t xml:space="preserve">hal-02430780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Indian fluxes in the intraseasonal 10-30 days variability of the African monsoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+                <w:t xml:space="preserve">Geomatic downscaling of temperatures in the Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouya Diop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aichetou Dia</w:t>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7617.1000495⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.1846 - 1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.5300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963875v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spatial information resolution on the relation between elevation and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (15), pp.5677-5688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.5771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the summer diurnal cycle over Eastern South Africa.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daily weather types in February-June (1979-2016) and temperature variations in tropical North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arielle Stela Nkwinkwa Njouodo</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0184.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (5), pp.1171-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-17-0105.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963860v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
+                <w:t xml:space="preserve">Role of Indian fluxes in the intraseasonal 10-30 days variability of the African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Karim Farota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djiby Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichetou Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7617.1000495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918945v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From synoptic to interdecadal variability in southern African rainfall: toward a unified view across time scales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights into the summer diurnal cycle over Eastern South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunya Koseki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Lawler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+                <w:t xml:space="preserve">Bhuwan Chandra Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Keenlyside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Stela Nkwinkwa Njouodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0405.1⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (12), pp.4339-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858254v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomatic downscaling of temperatures in the Mont-Blanc massif</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.5300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508722v1</w:t>
+                <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fewer rainy days and more extreme rainfall by the end of the century in Southern Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From synoptic to interdecadal variability in southern African rainfall: toward a unified view across time scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (15), pp.5845-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0405.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep46466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508764v1</w:t>
+                <w:t xml:space="preserve">hal-01858254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fewer rainy days and more extreme rainfall by the end of the century in Southern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153194v1</w:t>
+                <w:t xml:space="preserve">hal-01508764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias correction of dynamically downscaled precipitation to compute soil water deficit for explaining year-to-year variation of tree growth over northeastern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Asse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.247-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of internal variability on projections of Sahel precipitation change.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Buwen Dong</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (9), pp.3095-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-16-0432.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa8cda⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01630942v1</w:t>
+                <w:t xml:space="preserve">halshs-02153194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate co-variability between South America and Southern Africa at interannual, intraseasonal and synoptic scales.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of internal variability on projections of Sahel precipitation change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buwen Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3318-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.114003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa8cda⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528459v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling rock wall permafrost degradation in the Mont Blanc massif from the LIA to the end of the 21st century.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate co-variability between South America and Southern Africa at interannual, intraseasonal and synoptic scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+                <w:t xml:space="preserve">Yohan Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.1813-1834. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (11), p. 4029-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-11-1813-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576217v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling rock wall permafrost degradation in the Mont Blanc massif from the LIA to the end of the 21st century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1813-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-11-1813-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153184v1</w:t>
+                <w:t xml:space="preserve">hal-01576217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extratropical impacts of the Madden-Julian oscillation over New Zealand from a weather regime perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lorrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.2161-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0152.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333550v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual to interdecadal variability of winter and summer southern African rainfall, and their teleconnections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (11), pp.6215-6239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JD024576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of precipitation annual cycles over South Africa in 10 CORDEX regional climate model present-day simulations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2677-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280580v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalizing Rainfall at Very High Resolution over La Réunion Island: A Case Study for Tropical Cyclone Ando</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0404.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378373v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal rainfall variability over Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Spatial distribution of precipitation annual cycles over South Africa in 10 CORDEX regional climate model present-day simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garot</w:t>
+                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Christopher Lennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (5), pp.1877-1885. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (5-6), pp.1799-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0077.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182564v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extratropical impacts of the Madden-Julian oscillation over New Zealand from a weather regime perspective.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regionalizing Rainfall at Very High Resolution over La Réunion Island: A Case Study for Tropical Cyclone Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lorrey</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0152.1⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (11), pp.4081-4099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0404.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303059v1</w:t>
+                <w:t xml:space="preserve">hal-01378373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original way to evaluate daily rainfall variability simulated by a regional climate model: the case of South African austral summer rainfall.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal rainfall variability over Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.4155⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (5), pp.1877-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0077.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178178v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">An original way to evaluate daily rainfall variability simulated by a regional climate model: the case of South African austral summer rainfall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2125-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.2485-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112751v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors and uncertainties introduced by a regional climate model in climate impact assessments: example of crop yield simulations in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/12/124014⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3-4), pp.1093-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242256v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of nudging techniques for regional climate modeling: application for tropical convection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Errors and uncertainties introduced by a regional climate model in climate impact assessments: example of crop yield simulations in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.124014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/12/124014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1994-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059550v1</w:t>
+                <w:t xml:space="preserve">hal-01242256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the annual and diurnal cycles of rainfall over South Africa by a regional climate model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How do tropical temperate troughs form and develop over southern Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shouraseni Sen Roy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-2046-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.1633-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-13-00175.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069241v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do tropical temperate troughs form and develop over southern Africa?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the use of nudging techniques for regional climate modeling: application for tropical convection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-13-00175.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (5-6), pp.1693-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1994-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947609v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of the annual and diurnal cycles of rainfall over South Africa by a regional climate model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouraseni Sen Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (7-8), pp.2207-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-2046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061417v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology for intraseasonal oscillations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.3696⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940313v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling large-scale climate variability using a regional climate model: the case of ENSO over Southern Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A typology for intraseasonal oscillations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thanh Pham-Xuan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1400-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.430-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00703065v1</w:t>
+                <w:t xml:space="preserve">hal-00940313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature changes in the mid- and high-latitudes of the Southern Hemisphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Duclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (8), pp.1948-1963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.3563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent daily rainfall patterns over South Africa and associated dynamics during the core of the austral summer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Downscaling large-scale climate variability using a regional climate model: the case of ENSO over Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rouault Mathieu</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Reason</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thanh Pham-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32, pp.261-273. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1141-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.2266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446996v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-related activities within the Southern African Development Community (SADC) region.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How physical parameterizations can modulate internal variability in a regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.714-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-11-0109.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745079v1</w:t>
+                <w:t xml:space="preserve">hal-00602653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Southern Annular Mode seen through weather regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (9), pp.3336-3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00160.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557023v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical-temperate interactions over Southern Africa simulated by a regional climate model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate-related activities within the Southern African Development Community (SADC) region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Shongwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Hewitson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Garanganga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643119v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical parameterizations can modulate internal variability in a regional climate model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Recurrent daily rainfall patterns over South Africa and associated dynamics during the core of the austral summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouault Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-11-0109.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00602653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern Annular Mode seen through weather regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00160.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.613-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643116v1</w:t>
+                <w:t xml:space="preserve">hal-00557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying internal variability in a regional climate model: A case study for Southern Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Tropical-temperate interactions over Southern Africa simulated by a regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37, pp.1335-1356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1021-5⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.2895-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00557025v1</w:t>
+                <w:t xml:space="preserve">hal-00643119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing WRF capability in simulating the atmospheric water cycle over East Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantifying internal variability in a regional climate model: A case study for Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37, pp.1357-1379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1024-2⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 37, pp.1335-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1021-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00553310v1</w:t>
+                <w:t xml:space="preserve">hal-00557025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal and interannual zonal circulations over the Equatorial Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Testing WRF capability in simulating the atmospheric water cycle over East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-010-0336-1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.1357-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00512283v1</w:t>
+                <w:t xml:space="preserve">hal-00553310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part II: intraseasonal variability and African Easterly Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal and interannual zonal circulations over the Equatorial Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Douville</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-010-0336-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1106-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00594167v1</w:t>
+                <w:t xml:space="preserve">hal-00512283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part I: Summer monsoon climatology and interannual variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part II: intraseasonal variability and African Easterly Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37, pp.1293-1312. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 37, pp.1313-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1106-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-010-0911-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00510266v1</w:t>
+                <w:t xml:space="preserve">hal-00594167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West African Monsoon influence on the summer Euro-Atlantic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L09705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part I: Summer monsoon climatology and interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.1293-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-010-0911-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447077v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the West African monsoon variability and its remote effects: an illustration of the grid point nudging methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coastal Oceanic climate change and variability from 1982 to 2009 around South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0667-8⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2010.501563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00413961v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Oceanic climate change and variability from 1982 to 2009 around South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Relationships between the Antarctic Oscillation, the Madden-Julian Oscillation and ENSO, and consequences for rainfall analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2010.501563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.238-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JCLI2443.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482354v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the Antarctic Oscillation, the Madden-Julian Oscillation and ENSO, and consequences for rainfall analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding the West African monsoon variability and its remote effects: an illustration of the grid point nudging methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009JCLI2443.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0667-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411092v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Madden-Julian Oscillation in the 40-day variability of the West African Monsoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Marteau</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.194-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355779v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent daily OLR patterns in the Southern Africa / Southwest Indian Ocean region, implications for South African rainfall and teleconnections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Interactions between synoptic, intraseasonal and interannual convective variability over Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (4), pp.575-591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-008-0426-2⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 33 (7-8), pp.1033-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-008-0485-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271652v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implication of the Madden-Julian Oscillation in the 40-day variability of the West African Monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (13), pp.3769-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JCLI2805.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373622v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between synoptic, intraseasonal and interannual convective variability over Southern Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recurrent daily OLR patterns in the Southern Africa / Southwest Indian Ocean region, implications for South African rainfall and teleconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 33 (7-8), pp.1033-1050. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-008-0485-4⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.575-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-008-0426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329527v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian oscillation on Southern African summer rainfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI4231.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L12602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150043v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed changes in the life time and amplitude of the madden-julian oscillation associated with interannual ENSO sea surface temperature anomalies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the Madden-Julian oscillation on Southern African summer rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian J. Matthews</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20, pp.2659-2674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI4230.1⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 20, pp.4227-4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI4231.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150045v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part II: March-May season extremes and interannual variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observed changes in the life time and amplitude of the madden-julian oscillation associated with interannual ENSO sea surface temperature anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.05.223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.2659-2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI4230.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076677v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part I: Intraseasonal variability and regional dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132 (621), pp.2521-2539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1256/qj.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part II: March-May season extremes and interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (621B), pp.2541-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typology of pentad circulation anomalies over the Eastern Africa - Western Indian Ocean region, and their relationship with rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14366,551 +14500,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can’t protect what you don’t know: strategies for biodiversity inventories in poorly known marine areas facing global changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hourdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hutchings. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxonomic Impediments of the Benthic Infauna; Potential Solutions and Consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-104, 2025, Advances in Marine Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.amb.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-92, 2018, Earth Systems-Environmental Sciences Series - QGIS in Remote Sensing Set, 9781786301895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the recent warming of the Agulhas Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observations on Environmental Change in South Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, South African Environmental Observation Network, pp.268-270, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14920,2978 +15054,2978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la simulation atmosphérique haute résolution pour comprendre la température de l’air et l’ICU pendant les vagues de chaleur de l’été 2022 à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De H.P. Lovecraft à The Thing et autres scénarios de découverte de vestiges extraterrestres en Antarctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lovecraft et les sciences - Regards croisés littéraires, artistiques et scientifiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers et Espace Mendès France (CCSTI, Poitiers), Dec 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution modelling of spring frost risk in the Waipara wine region (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Katurji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber K Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la topographie et de la circulation atmosphérique sur l’îlot de chaleur urbain en situation de canicule (Dijon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d'adaptation et de transition écologique'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/climat/202320010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Heights Prediction from Seismic Waves with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lac</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853040v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Surface Solar Radiation over Reunion island and its interaction with the synoptic, intraseasonal and interannual convective variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shunya Koseki</w:t>
+                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558341v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Variability of the Surface Solar Radiation over Reunion island and its interaction with the synoptic, intraseasonal and interannual convective variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunya Koseki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weather regime characterisation of winter biomass aerosol transport in southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Alvarez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.5508, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04452031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synoptic characterisation of the winter aerosol distribution in Southern Africa: the AEROCLO-sA campaign case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Changement climatique, la variabilité et les risques climatiques Climatic Change, Variability and Climatic Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tolika K; Maheras P, May 2019, Thessalonique, Grèce. pp.284-289</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.15500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02151950v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04450121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+              <w:t xml:space="preserve">Le Changement climatique, la variabilité et les risques climatiques Climatic Change, Variability and Climatic Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tolika K; Maheras P, May 2019, Thessalonique, Grèce. pp.284-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189432v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic characterisation of the winter aerosol distribution in Southern Africa: the AEROCLO-sA campaign case study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.15500</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04450121v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153212v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: Eau-Société-Climat 2017 (ESC-2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19794.96966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161353v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.J. Safi</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.479-484</w:t>
+              <w:t xml:space="preserve">Conference: Eau-Société-Climat 2017 (ESC-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585084v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585069v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.345-350</w:t>
+              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360076v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781306v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : caractérisation, mécanismes, prévisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilot de chaleur urbain et qualité de l'air, Dijon, hiver 2014-2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la température et spatialisation de l’Ilot de Chaleur Urbain à Dijon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bientz</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.257-262</w:t>
+              <w:t xml:space="preserve">Workshop MISTRALS "Modélisation climatique régionale intégrée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300584v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d’un événement de poussières désertiques au Sahel : apport de nouvelles mesures de PM10 au Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17923,3205 +18057,3205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesures de la température et spatialisation de l’Ilot de Chaleur Urbain à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie (AIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.49-54</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300511v1</w:t>
+                <w:t xml:space="preserve">hal-01300584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161384v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MISTRALS "Modélisation climatique régionale intégrée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159119v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lennard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117243v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation des cycles diurne et annuel des pluies en Afrique du Sud par un modèle de climat régional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sen Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.507-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117072v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rayonnement solaire dans le sud-ouest de l’océan Indien et a la Réunion : modélisation régionale du climat.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.501-506</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117254v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des talwegs tropicaux-tempérés aux précipitations d’Afrique australe : quelle évolution dans le cadre du changement climatique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation du rayonnement solaire dans le sud-ouest de l’océan Indien et a la Réunion : modélisation régionale du climat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.199-204</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117030v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Lund Regional-Scale Climate Modelling Workshop, 21st Century Challenges in Regional Climate Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159222v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution des talwegs tropicaux-tempérés aux précipitations d’Afrique australe : quelle évolution dans le cadre du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lennard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117008v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des cycles diurne et annuel des pluies en Afrique du Sud par un modèle de climat régional.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sen Roy</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.507-513</w:t>
+              <w:t xml:space="preserve">3rd International Lund Regional-Scale Climate Modelling Workshop, 21st Century Challenges in Regional Climate Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117270v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation et développement des talwegs tropicaux-tempérés en Afrique australe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Bases de Données de l'OSU THETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162265v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling West African climate : uncertainties, sensitivity to the model physics and regional variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier Bases de Données de l'OSU THETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785733v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement des talwegs tropicaux-tempérés en Afrique australe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Downscaling West African climate : uncertainties, sensitivity to the model physics and regional variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.348-353</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116991v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles climatiques régionaux : outils de décomposition des échelles spatio-temporelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744040v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Les modèles climatiques régionaux : outils de décomposition des échelles spatio-temporelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
+              <w:t xml:space="preserve">Dixièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757477v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mousson africaine dans un modèle de circulation générale quasi-parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSIBILITE D'UN MODELE A AIRE LIMITEE A SA PARAMETRISATION PHYSIQUE : APPLICATION EN AFRIQUE AUSTRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité des pluies et de la dynamique atmosphérique en Afrique Australe dans un modèle climatique régional : Approche multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of intraseasonal oscillations based on a Local Mode Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on Southern African summer rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269103v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre le cycle diurne de la convection atmosphérique et l'Oscillation de Madden-Julian en Afrique de l'Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typology of intraseasonal oscillations based on a Local Mode Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Duvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Oettli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupement de Recherche Meteosat Seconde Génération - Acquisition des Données en Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269125v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on Southern African summer rainfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions entre le cycle diurne de la convection atmosphérique et l'Oscillation de Madden-Julian en Afrique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oettli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque du Groupement de Recherche Meteosat Seconde Génération - Acquisition des Données en Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269099v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Madden-Julian Oscillation (MJO) impacts on Southern African summer rainfall and Tropical-Temperate Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Society for Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bloemfontein, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'Oscillation de Madden-Julian sur la variabilité intrasaisonnière des pluies en Afrique de l'Est (Kenya-Tanzanie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal oscillations of the East African long rains and their connection with MJO activity over the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Okoola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de l'association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269108v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des émissions anthropiques de gaz à effet de serre sur le climat du bassin de l'océan Indien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de l'Oscillation de Madden-Julian sur la variabilité intrasaisonnière des pluies en Afrique de l'Est (Kenya-Tanzanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Commission Climat et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de l'association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269117v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal oscillations of the East African long rains and their connection with MJO activity over the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effets des émissions anthropiques de gaz à effet de serre sur le climat du bassin de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.E. Okoola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées de la Commission Climat et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269085v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.41</w:t>
+              <w:t xml:space="preserve">2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980386v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.46</w:t>
+              <w:t xml:space="preserve">2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980379v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and hydro-geophysical monitoring in the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and limits of thermal indices: the case of Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CFCC15 Scientific Committee, chaired by Chris Field. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change (CFCC15) International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNESCO, Future Earth, and ICSU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01175704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21131,265 +21265,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Degradation Pathways during the 21 st Century of High-elevated Rock Ridge in the Mont Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHAeTON - Prévision du Potentiel solaire et éolien à Haute résolution spAtiale et Temporelle pour le dimensionnement et la gestion de micro-réseaux autONomes avec stockage hydrogène (AAPG2021 de l'ANR - préproposition soumise, non retenue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylenia Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21399,114 +21533,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oscillation de Madden-Julian et la variabilité pluviométrique régionale en Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université de Bourgogne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00269077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId578"/>
+      <w:footerReference w:type="default" r:id="rId581"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21653,51 +21787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Biasutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07835-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Prince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Clem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-24-0018.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Wille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V. Gorodetskaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baiman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00638-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamboa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Luna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1821-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04732869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camberlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assowe Dabar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamed Waberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoarau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Wille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Alexander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0175.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04742-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Slater" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;Arthur Monerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Winters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039970" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stefanini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-593-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0176.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01307-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish D Prince" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G Kingston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cullen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Waberi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assowe Dabar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04552797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mialhe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wild" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111856" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04188242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD038712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdibasid Adan Ibrahim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahdi Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Awaleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10100148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7489" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Gnacoussa Sambou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.101017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00179-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Bai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Compaor&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Dianou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-021-03800-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Udy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa R. Vance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035294" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00285-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6986" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Badiane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lahat Dieng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Abiodun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04817-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146257v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Robson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buwen Dong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4526-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4143-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Kapnick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-18-0745.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04720-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4222-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N Kiladis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bosire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soare" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41398-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0105.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Karim Farota" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Sarr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Dia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000495" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963860v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Koseki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan Chandra Bhatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Stela Nkwinkwa Njouodo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0184.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0405.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46466" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8cda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528459v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Puaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3318-x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark New" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024576" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0077.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303059v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0152.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178178v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4155" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242256v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059550v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1994-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069241v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouraseni Sen Roy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2046-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00175.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3696" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703065v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Pham-Xuan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1400-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZXV4ZBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839624v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duclot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3563" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouault Mathieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2266" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JJX6ZS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745079v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Shongwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Hewitson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Garanganga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beraki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1314-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z3RR623-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-11-0109.1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643116v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00160.1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557025v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1021-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3G85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553310v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1024-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD81MP4B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-010-0336-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDTFM8PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1106-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J5NRKM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510266v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0911-2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1KCHFB0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582619v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047150" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0667-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDZ55LSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2010.501563" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411092v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Reason" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2443.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355779v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2805.1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271652v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0426-2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7D697D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329527v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0485-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-564BP2S5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150043v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4231.1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150045v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Matthews" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4230.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076677v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.223" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.104" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076665v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346328v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com/science/article/pii/S006528812500001X?via%3Dihub" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2025.06.001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553307v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04627804v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04558341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6831" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Alvarez Castro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5508" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359603v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dodet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300584v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bientz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117030v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117270v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouault" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen Roy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785733v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116991v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744040v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452973v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484818v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269099v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269108v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269117v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269085v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Okoola" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269077v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamboa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1821-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Biasutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07835-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Prince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Clem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-24-0018.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Wille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V. Gorodetskaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baiman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00638-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Winters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Wille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01307-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Slater" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131679" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04742-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04732869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camberlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assowe Dabar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pohl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamed Waberi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoarau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Alexander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0175.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;Arthur Monerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stefanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-593-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0176.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04552797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mialhe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wild" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111856" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish D Prince" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G Kingston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cullen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Waberi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assowe Dabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04188242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD038712" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0032" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdibasid Adan Ibrahim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahdi Ahmed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Awaleh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10100148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Udy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Vance" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035294" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Bai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Compaor&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Dianou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-021-03800-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215865v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00179-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.101017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00285-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6986" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Badiane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lahat Dieng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41398-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04720-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Kapnick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-18-0745.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189506v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Abiodun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04817-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4143-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Robson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buwen Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4526-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4222-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N Kiladis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bosire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807697v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0105.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Karim Farota" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Sarr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Dia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000495" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963860v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Koseki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan Chandra Bhatt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Stela Nkwinkwa Njouodo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0184.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0405.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8cda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Puaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3318-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0152.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark New" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024576" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182564v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0077.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178178v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4155" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00175.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059550v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1994-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouraseni Sen Roy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2046-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3696" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839624v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duclot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3563" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703065v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Pham-Xuan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1400-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZXV4ZBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602653v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-11-0109.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643116v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00160.1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745079v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Shongwe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Hewitson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Garanganga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beraki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouault Mathieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2266" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JJX6ZS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1314-3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z3RR623-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1021-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3G85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1024-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD81MP4B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512283v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-010-0336-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDTFM8PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594167v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1106-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J5NRKM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047150" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510266v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0911-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1KCHFB0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2010.501563" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411092v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Reason" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2443.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0667-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDZ55LSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329527v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0485-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-564BP2S5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355779v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2805.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271652v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0426-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7D697D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150043v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4231.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150045v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Matthews" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4230.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076675v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076677v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.223" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076665v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346328v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com/science/article/pii/S006528812500001X?via%3Dihub" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2025.06.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553307v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04627804v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04558341v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6831" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452031v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Alvarez Castro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5508" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359603v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dodet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300584v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bientz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117270v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouault" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen Roy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117254v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117030v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116991v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785733v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744040v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448764v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452973v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484818v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269099v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269103v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269125v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269160v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269085v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Okoola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269117v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>