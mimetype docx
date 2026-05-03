--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene temperature patterns in the Western Palearctic: insights from rodent associations compared with general circulation models.</w:t>
+                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
+                <w:t xml:space="preserve">Guillaume Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gamboa</w:t>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Luna</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (10), pp.1821-1851. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.129021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-21-1821-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328325v1</w:t>
+                <w:t xml:space="preserve">hal-05223528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring uncertainty in dynamical future changes in Sahel precipitation: the extratropical influence</w:t>
               </w:r>
@@ -770,2016 +770,2016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing geoprospective private and public urban greening scenarios: A data-driven workflow for planning decisions and research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Rivers at the Kerguelen Islands: A Story through Weather Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+                <w:t xml:space="preserve">Hamish Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Kyle Clem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-24-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223528v1</w:t>
+                <w:t xml:space="preserve">hal-05004241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Rivers at the Kerguelen Islands: A Story through Weather Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Atmospheric rivers in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D. Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina V. Gorodetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamish Prince</w:t>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle Clem</w:t>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-24-0018.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-024-00638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004241v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric rivers in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing climatic control on erosion dynamics in alpine glacial cirques: evidence from the Neoglacial and Younger Dryas periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D. Wille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Jean-François Buoncristani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina V. Gorodetskaya</w:t>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Agosta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-024-00638-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.225-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939819v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climatic control on erosion dynamics in alpine glacial cirques: evidence from the Neoglacial and Younger Dryas periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene temperature patterns in the Western Palearctic: insights from rodent associations compared with general circulation models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Portal</w:t>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Buoncristani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delunel</w:t>
+                <w:t xml:space="preserve">Sara Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Belén Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357 (G1), pp.225-243. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.1821-1851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-1821-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119477v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic and planetary-scale dynamics modulate antarctic atmospheric river precipitation intensity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in flood frequency in sub-Saharan Africa: The role of large-scale climate modes of variability and their future impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C Winters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Job Ekolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D Wille</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Villarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise J Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01307-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.131679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505424v1</w:t>
+                <w:t xml:space="preserve">hal-04660630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in flood frequency in sub-Saharan Africa: The role of large-scale climate modes of variability and their future impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Impact of topography and land cover on air temperature space-time variability in an urban environment with contrasted topography (Dijon, France, 2014–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Villarini</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise J Slater</w:t>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131679⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1941-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-023-04742-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660630v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topography and land cover on air temperature space-time variability in an urban environment with contrasted topography (Dijon, France, 2014–2021)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part I: Observations and Meteorological Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Emery</w:t>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Dudek</w:t>
+                <w:t xml:space="preserve">Simon P Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-023-04742-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.757-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0175.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294020v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Western Arabian Sea Tropical Cyclones to Rainfall in the Horn of Africa and Southern Arabian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Assowe Dabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mohamed Waberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (17), pp.e2024JD041109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024JD041109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part I: Observations and Meteorological Drivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internally Driven Variability of the Angola Low is the Main Source of Uncertainty for the Future Changes in Southern African Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P Alexander</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0175.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289357v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining Atmospheric River Life Cycles in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Baiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (8), pp.e2023JD039970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JD039970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally Driven Variability of the Angola Low is the Main Source of Uncertainty for the Future Changes in Southern African Precipitation</w:t>
+                <w:t xml:space="preserve">Extreme events of snow grain size increase in East Antarctica and their relationship with meteorological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Claudio Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Macelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041255⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.593-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-593-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667446v1</w:t>
+                <w:t xml:space="preserve">hal-04453189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events of snow grain size increase in East Antarctica and their relationship with meteorological conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part II: Impacts on the Antarctic Ice Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Rebecca Baiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-18-593-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.779-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453189v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extraordinary March 2022 East Antarctica &amp;quot;Heat&amp;quot; Wave. Part II: Impacts on the Antarctic Ice Sheet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Synoptic and planetary-scale dynamics modulate antarctic atmospheric river precipitation intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Baiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Barthélemy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.779-799. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0176.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289361v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+                <w:t xml:space="preserve">Intraseasonal and synoptic modulation of diurnal surface solar radiation over Reunion island in the South-West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.111856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936044v1</w:t>
+                <w:t xml:space="preserve">hal-04552797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal and synoptic modulation of diurnal surface solar radiation over Reunion island in the South-West Indian Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mialhe</w:t>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wild</w:t>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 262, pp.111856. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552797v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Rivers and Weather Types in Aotearoa New Zealand: A two‐way story</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamish D Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel G Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,64 +3310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storylines of Sahel precipitation change: roles of the North Atlantic and Euro‐Mediterranean temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul‐Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3676,291 +3676,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rivières atmosphériques de l'Antarctique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965862v1</w:t>
+                <w:t xml:space="preserve">hal-03666563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rivières atmosphériques de l'Antarctique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Amory</w:t>
+                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Barthélémy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117, pp.19-23. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666563v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t>
               </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,1510 +4070,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Trends of Meteorological Drought and Wet Events over the Republic of Djibouti from 1961 to 2021</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part I: summer climatology and statistical characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli10100148⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (9), pp.4538-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.7489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082974v1</w:t>
+                <w:t xml:space="preserve">hal-03722472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal descriptors and extremes in South African rainfall. Part I: summer climatology and statistical characteristics.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and Trends of Meteorological Drought and Wet Events over the Republic of Djibouti from 1961 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdibasid Adan Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mahdi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (9), pp.4538-4563. </w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Climate and Weather Extremes: Volume II, 10 (10), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.7489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cli10100148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722472v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between weather regimes and atmospheric rivers in East Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Danielle G Udy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Tessa Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.e2021JD035294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+                <w:t xml:space="preserve">hal-03498573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor temperature variability in the Sahel: a pilot study in Ouagadougou, Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Protin</w:t>
+                <w:t xml:space="preserve">Guy Martial Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Yacouba Compaoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Kassoum Dianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (3-4), pp.1403-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-021-03800-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290256v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between weather regimes and atmospheric rivers in East Antarctica.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fast response of Sahel precipitation to climate change allows effective mitigation action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JD035294⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498573v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor temperature variability in the Sahel: a pilot study in Ouagadougou, Burkina Faso.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat waves in spring from Senegal to Sahel: Evolution under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Dianou</w:t>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-021-03800-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (14), pp.6238-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.7176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428380v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves in spring from Senegal to Sahel: Evolution under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+                <w:t xml:space="preserve">How local climate zones influence urban air temperature: measurements by bicycle in Dijon, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roucou</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.7176⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2021.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263774v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fast response of Sahel precipitation to climate change allows effective mitigation action.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Decadal Variations in ENSO Diversity, and its Impact on Future Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Capotondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00179-6⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00285-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215865v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How local climate zones influence urban air temperature: measurements by bicycle in Dijon, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Emery</w:t>
+                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40, pp.101017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2021.101017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35, pp.100747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428304v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Decadal Variations in ENSO Diversity, and its Impact on Future Scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent climate variability around the Kerguelen Islands (Southern Ocean) seen through weather regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00285-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.711-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-20-0255.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380560v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of rainfall over the Republic of Djibouti from 1946 to 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assowe Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mohamed Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2729-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058359v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lorrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,3178 +5595,3178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (20), pp.8341-8360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of rainfall over the Republic of Djibouti from 1946 to 2017.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Osman Awaleh</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6986⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297015v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climate variability around the Kerguelen Islands (Southern Ocean) seen through weather regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (5), pp.711-731. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.671-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-20-0255.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235508v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
+                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nlend</w:t>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013500v1</w:t>
+                <w:t xml:space="preserve">hal-02883462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+                <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-019-03083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883462v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of coherent solar climates over a tropical island with a complex topography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Trentmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 206, pp.508-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Heat wave occurrences over Senegal during spring: regionalization and synoptic patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Lahat Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-019-03083-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.440-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433825v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat wave occurrences over Senegal during spring: regionalization and synoptic patterns.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Identification of processes that control the stable isotope composition of rainwater in the humid tropical West-Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Lahat Dieng</w:t>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.440-457. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.124650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.6220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445911v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge decrease of frost frequency in the Mont-Blanc Massif under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Southern African summer-rainfall variability, and its teleconnections, on interannual to interdecadal timescales in CMIP5 models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+                <w:t xml:space="preserve">Jonathan Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Soare</w:t>
+                <w:t xml:space="preserve">Moussa Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.4919. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5-6), pp.3505-3527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41398-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04720-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074047v1</w:t>
+                <w:t xml:space="preserve">hal-02281266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern African summer-rainfall variability, and its teleconnections, on interannual to interdecadal timescales in CMIP5 models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">On the Angola low interannual variability and its role in modulating ENSO effects in Southern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sidibe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah B. Kapnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honghai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04720-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (15), pp.4783-4803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-18-0745.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281266v1</w:t>
+                <w:t xml:space="preserve">hal-02189374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Angola low interannual variability and its role in modulating ENSO effects in Southern Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Pascale</w:t>
+                <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah B. Kapnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Honghai Zhang</w:t>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-18-0745.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.335-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4150-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189374v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
+                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 2: projections of regional and global climate models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.335-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4150-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (3-4), pp.2197-2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789898v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 2: projections of regional and global climate models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 1: evaluation of regional and global climate models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babatunde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (3-4), pp.2197-2227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04817-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.457-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189506v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of surface solar radiation over Southern Africa. Part 1: evaluation of regional and global climate models.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Wild</w:t>
+                <w:t xml:space="preserve">Predicting the seasonal evolution of southern African summer precipitation in the DePreSys3 prediction system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buwen Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babatunde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.457-477. </w:t>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.6491-6510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4143-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078368v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the seasonal evolution of southern African summer precipitation in the DePreSys3 prediction system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
+                <w:t xml:space="preserve">The Angola Low: relationship with southern African rainfall and ENSO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Robson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (11), pp.6491-6510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4526-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (3-4), pp.1783-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146257v1</w:t>
+                <w:t xml:space="preserve">hal-02078411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Angola Low: relationship with southern African rainfall and ENSO.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Atmospheric circulation modulates the spatial variability of temperature in the Atlantic-Arctic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shawn Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4222-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (8), pp.3619-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078411v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric circulation modulates the spatial variability of temperature in the Atlantic-Arctic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Champagne</w:t>
+                <w:t xml:space="preserve">Intraseasonal to interannual modulation of diurnal precipitation distribution over Eastern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Gitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George N Kiladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bosire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (22), pp.11863-11886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066207v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal to interannual modulation of diurnal precipitation distribution over Eastern Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilson Gitau</w:t>
+                <w:t xml:space="preserve">Huge decrease of frost frequency in the Mont-Blanc Massif under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George N Kiladis</w:t>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bosire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (22), pp.11863-11886. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JD031167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41398-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430780v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomatic downscaling of temperatures in the Mont-Blanc massif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Influence of spatial information resolution on the relation between elevation and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (4), pp.1846 - 1863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5300⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 38 (15), pp.5677-5688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.5771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508722v1</w:t>
+                <w:t xml:space="preserve">hal-05508737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spatial information resolution on the relation between elevation and temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Indian fluxes in the intraseasonal 10-30 days variability of the African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Karim Farota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djiby Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichetou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7617.1000495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508737v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily weather types in February-June (1979-2016) and temperature variations in tropical North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (5), pp.1171-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-17-0105.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Indian fluxes in the intraseasonal 10-30 days variability of the African monsoon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the summer diurnal cycle over Eastern South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aichetou Dia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shunya Koseki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuwan Chandra Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Keenlyside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Stela Nkwinkwa Njouodo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7617.1000495⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (12), pp.4339-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963875v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the summer diurnal cycle over Eastern South Africa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noel Keenlyside</w:t>
+                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Stela Nkwinkwa Njouodo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146 (12), pp.4339-4356. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0184.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963860v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">From synoptic to interdecadal variability in southern African rainfall: toward a unified view across time scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (15), pp.5845-5872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0405.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918945v1</w:t>
+                <w:t xml:space="preserve">hal-01858254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From synoptic to interdecadal variability in southern African rainfall: toward a unified view across time scales.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Geomatic downscaling of temperatures in the Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Lawler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (15), pp.5845-5872. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.1846 - 1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0405.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858254v1</w:t>
+                <w:t xml:space="preserve">hal-05508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fewer rainy days and more extreme rainfall by the end of the century in Southern Africa.</w:t>
               </w:r>
@@ -8869,51 +8869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias correction of dynamically downscaled precipitation to compute soil water deficit for explaining year-to-year variation of tree growth over northeastern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8990,103 +8990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat waves in the Sahel and associated physical mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (9), pp.3095-3115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9159,64 +9159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buwen Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), pp.114003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9508,1061 +9508,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extratropical impacts of the Madden-Julian oscillation over New Zealand from a weather regime perspective.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lorrey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (6), pp.2161-2175. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0152.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303059v1</w:t>
+                <w:t xml:space="preserve">hal-01309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+                <w:t xml:space="preserve">Interannual to interdecadal variability of winter and summer southern African rainfall, and their teleconnections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Mark New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.6215-6239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309572v1</w:t>
+                <w:t xml:space="preserve">hal-01345791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual to interdecadal variability of winter and summer southern African rainfall, and their teleconnections.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.6215-6239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD024576⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345791v1</w:t>
+                <w:t xml:space="preserve">halshs-02153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of mean temperatures and warm extremes in northern tropical Africa (1961-2014) from observed and PPCA-reconstructed time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.5298-5319. </w:t>
+              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD024303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02153184v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+                <w:t xml:space="preserve">Spatial distribution of precipitation annual cycles over South Africa in 10 CORDEX regional climate model present-day simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (5-6), pp.1799-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333550v1</w:t>
+                <w:t xml:space="preserve">hal-01280580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of precipitation annual cycles over South Africa in 10 CORDEX regional climate model present-day simulations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+                <w:t xml:space="preserve">Intraseasonal rainfall variability over Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2677-z⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (5), pp.1877-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0077.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280580v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalizing Rainfall at Very High Resolution over La Réunion Island: A Case Study for Tropical Cyclone Ando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (11), pp.4081-4099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0404.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal rainfall variability over Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garot</w:t>
+                <w:t xml:space="preserve">Extratropical impacts of the Madden-Julian oscillation over New Zealand from a weather regime perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lorrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (5), pp.1877-1885. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.2161-2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-15-0077.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0152.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182564v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original way to evaluate daily rainfall variability simulated by a regional climate model: the case of South African austral summer rainfall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,51 +10570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.2485-2502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10661,90 +10661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (3-4), pp.1093-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10908,64 +10908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.1633-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11012,51 +11012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of nudging techniques for regional climate modeling: application for tropical convection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (5-6), pp.1693-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11188,317 +11188,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A typology for intraseasonal oscillations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.430-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.3696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061417v1</w:t>
+                <w:t xml:space="preserve">hal-00940313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology for intraseasonal oscillations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (2), pp.430-445. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.3696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940313v1</w:t>
+                <w:t xml:space="preserve">hal-01061417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature changes in the mid- and high-latitudes of the Southern Hemisphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Duclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11575,51 +11575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,794 +11685,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical parameterizations can modulate internal variability in a regional climate model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate-related activities within the Southern African Development Community (SADC) region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Shongwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Hewitson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Garanganga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602653v1</w:t>
+                <w:t xml:space="preserve">hal-00745079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern Annular Mode seen through weather regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent daily rainfall patterns over South Africa and associated dynamics during the core of the austral summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouault Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00160.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643116v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-related activities within the Southern African Development Community (SADC) region.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.613-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745079v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent daily rainfall patterns over South Africa and associated dynamics during the core of the austral summer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tropical-temperate interactions over Southern Africa simulated by a regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.2266⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.2895-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446996v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">How physical parameterizations can modulate internal variability in a regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.714-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-11-0109.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00557023v1</w:t>
+                <w:t xml:space="preserve">hal-00602653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical-temperate interactions over Southern Africa simulated by a regional climate model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Southern Annular Mode seen through weather regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (9), pp.3336-3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00160.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1314-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00643119v1</w:t>
+                <w:t xml:space="preserve">hal-00643116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying internal variability in a regional climate model: A case study for Southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.1335-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12531,51 +12531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing WRF capability in simulating the atmospheric water cycle over East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12628,289 +12628,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal and interannual zonal circulations over the Equatorial Indian Ocean</w:t>
+                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part II: intraseasonal variability and African Easterly Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-010-0336-1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.1313-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1106-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512283v1</w:t>
+                <w:t xml:space="preserve">hal-00594167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part II: intraseasonal variability and African Easterly Waves</w:t>
+                <w:t xml:space="preserve">Intraseasonal and interannual zonal circulations over the Equatorial Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Douville</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37, pp.1313-1334. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104, pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1106-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-010-0336-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594167v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West African Monsoon influence on the summer Euro-Atlantic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12970,51 +12970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing GCM errors over West Africa using relaxation experiments. Part I: Summer monsoon climatology and interannual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.1293-1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13054,1020 +13054,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Oceanic climate change and variability from 1982 to 2009 around South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+                <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.194-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482354v1</w:t>
+                <w:t xml:space="preserve">hal-00447077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the Antarctic Oscillation, the Madden-Julian Oscillation and ENSO, and consequences for rainfall analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal Oceanic climate change and variability from 1982 to 2009 around South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009JCLI2443.1⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2010.501563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411092v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the West African monsoon variability and its remote effects: an illustration of the grid point nudging methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between the Antarctic Oscillation, the Madden-Julian Oscillation and ENSO, and consequences for rainfall analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0667-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.238-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JCLI2443.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00413961v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Understanding the West African monsoon variability and its remote effects: an illustration of the grid point nudging methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0667-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447077v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between synoptic, intraseasonal and interannual convective variability over Southern Africa</w:t>
+                <w:t xml:space="preserve">Implication of the Madden-Julian Oscillation in the 40-day variability of the West African Monsoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chris Reason</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (7-8), pp.1033-1050. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (13), pp.3769-3785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-008-0485-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2009JCLI2805.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329527v1</w:t>
+                <w:t xml:space="preserve">hal-00355779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Madden-Julian Oscillation in the 40-day variability of the West African Monsoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent daily OLR patterns in the Southern Africa / Southwest Indian Ocean region, implications for South African rainfall and teleconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Marteau</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.575-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-008-0426-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2009JCLI2805.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent daily OLR patterns in the Southern Africa / Southwest Indian Ocean region, implications for South African rainfall and teleconnections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (4), pp.575-591. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L12602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-008-0426-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271652v1</w:t>
+                <w:t xml:space="preserve">hal-00373622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between synoptic, intraseasonal and interannual convective variability over Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (7-8), pp.1033-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-008-0485-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00373622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Madden-Julian oscillation on Southern African summer rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14199,209 +14199,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part I: Intraseasonal variability and regional dependency</w:t>
+                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part II: March-May season extremes and interannual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 132 (621), pp.2521-2539. </w:t>
+              <w:t xml:space="preserve">, 2006, 132 (621B), pp.2541-2558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.05.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076675v1</w:t>
+                <w:t xml:space="preserve">hal-00076677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part II: March-May season extremes and interannual variability</w:t>
+                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on East African rainfall. Part I: Intraseasonal variability and regional dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 132 (621B), pp.2541-2558. </w:t>
+              <w:t xml:space="preserve">, 2006, 132 (621), pp.2521-2539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.05.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076677v1</w:t>
+                <w:t xml:space="preserve">hal-00076675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of pentad circulation anomalies over the Eastern Africa - Western Indian Ocean region, and their relationship with rainfall</w:t>
               </w:r>
@@ -14413,51 +14413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14527,51 +14527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can’t protect what you don’t know: strategies for biodiversity inventories in poorly known marine areas facing global changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14648,103 +14648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
@@ -14799,103 +14799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
@@ -14954,51 +14954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the recent warming of the Agulhas Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15068,90 +15068,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la simulation atmosphérique haute résolution pour comprendre la température de l’air et l’ICU pendant les vagues de chaleur de l’été 2022 à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15193,77 +15193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De H.P. Lovecraft à The Thing et autres scénarios de découverte de vestiges extraterrestres en Antarctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15443,90 +15443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la topographie et de la circulation atmosphérique sur l’îlot de chaleur urbain en situation de canicule (Dijon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15705,208 +15705,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Variability of the Surface Solar Radiation over Reunion island and its interaction with the synoptic, intraseasonal and interannual convective variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunya Koseki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+                <w:t xml:space="preserve">hal-04558341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15925,221 +15934,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Surface Solar Radiation over Reunion island and its interaction with the synoptic, intraseasonal and interannual convective variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shunya Koseki</w:t>
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558341v1</w:t>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weather regime characterisation of winter biomass aerosol transport in southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16219,480 +16219,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04452031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic characterisation of the winter aerosol distribution in Southern Africa: the AEROCLO-sA campaign case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.15500</w:t>
+              <w:t xml:space="preserve">Le Changement climatique, la variabilité et les risques climatiques Climatic Change, Variability and Climatic Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tolika K; Maheras P, May 2019, Thessalonique, Grèce. pp.284-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04450121v1</w:t>
+                <w:t xml:space="preserve">halshs-02151950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durée et fréquence des vagues de chaleur en Afrique tropicale septentrionale selon 5 indices de chaleur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Raymond</w:t>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Changement climatique, la variabilité et les risques climatiques Climatic Change, Variability and Climatic Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tolika K; Maheras P, May 2019, Thessalonique, Grèce. pp.284-289</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02151950v1</w:t>
+                <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Synoptic characterisation of the winter aerosol distribution in Southern Africa: the AEROCLO-sA campaign case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Carmen Alvarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.15500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189432v1</w:t>
+                <w:t xml:space="preserve">insu-04450121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France. pp.213-218</w:t>
@@ -16721,103 +16721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
@@ -16846,77 +16846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat waves in Africa and India: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16980,90 +16980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Eau-Société-Climat 2017 (ESC-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17088,64 +17088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17248,51 +17248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
@@ -17334,64 +17334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : définition et principales caractéristiques spatio-temporelles (1973-2014).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17442,103 +17442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vagues de chaleur au Sahel : caractérisation, mécanismes, prévisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.327-332</w:t>
@@ -17580,77 +17580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilot de chaleur urbain et qualité de l'air, Dijon, hiver 2014-2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17686,1883 +17686,1883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
+                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MISTRALS "Modélisation climatique régionale intégrée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159119v1</w:t>
+                <w:t xml:space="preserve">hal-02158987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition d’un événement de poussières désertiques au Sahel : apport de nouvelles mesures de PM10 au Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158987v1</w:t>
+                <w:t xml:space="preserve">hal-01300548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d’un événement de poussières désertiques au Sahel : apport de nouvelles mesures de PM10 au Burkina Faso.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roucou</w:t>
+                <w:t xml:space="preserve">Mesures de la température et spatialisation de l’Ilot de Chaleur Urbain à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.194-199</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300548v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la température et spatialisation de l’Ilot de Chaleur Urbain à Dijon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.257-262</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300584v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie (AIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.49-54</w:t>
+              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300511v1</w:t>
+                <w:t xml:space="preserve">hal-02161384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
+              <w:t xml:space="preserve">Workshop MISTRALS "Modélisation climatique régionale intégrée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161384v1</w:t>
+                <w:t xml:space="preserve">hal-02159119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+                <w:t xml:space="preserve">Estimation du rayonnement solaire dans le sud-ouest de l’océan Indien et a la Réunion : modélisation régionale du climat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lennard</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117008v1</w:t>
+                <w:t xml:space="preserve">hal-01117254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des cycles diurne et annuel des pluies en Afrique du Sud par un modèle de climat régional.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sen Roy</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.507-513</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117270v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
+              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117243v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rayonnement solaire dans le sud-ouest de l’océan Indien et a la Réunion : modélisation régionale du climat.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Solmon</w:t>
+                <w:t xml:space="preserve">Contribution des talwegs tropicaux-tempérés aux précipitations d’Afrique australe : quelle évolution dans le cadre du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bessafi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.501-506</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117254v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
+              <w:t xml:space="preserve">3rd International Lund Regional-Scale Climate Modelling Workshop, 21st Century Challenges in Regional Climate Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117072v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des talwegs tropicaux-tempérés aux précipitations d’Afrique australe : quelle évolution dans le cadre du changement climatique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Macron</w:t>
+                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lennard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.199-204</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117030v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation des cycles diurne et annuel des pluies en Afrique du Sud par un modèle de climat régional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sen Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Lund Regional-Scale Climate Modelling Workshop, 21st Century Challenges in Regional Climate Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.507-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159222v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement des talwegs tropicaux-tempérés en Afrique australe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.348-353</w:t>
+              <w:t xml:space="preserve">Atelier Bases de Données de l'OSU THETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116991v1</w:t>
+                <w:t xml:space="preserve">hal-02162265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
+                <w:t xml:space="preserve">Downscaling West African climate : uncertainties, sensitivity to the model physics and regional variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Bases de Données de l'OSU THETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162265v1</w:t>
+                <w:t xml:space="preserve">hal-00785733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling West African climate : uncertainties, sensitivity to the model physics and regional variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation et développement des talwegs tropicaux-tempérés en Afrique australe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785733v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19600,77 +19600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles climatiques régionaux : outils de décomposition des échelles spatio-temporelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixièmes Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19695,103 +19695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
@@ -19833,51 +19833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mousson africaine dans un modèle de circulation générale quasi-parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19902,90 +19902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSIBILITE D'UN MODELE A AIRE LIMITEE A SA PARAMETRISATION PHYSIQUE : APPLICATION EN AFRIQUE AUSTRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20010,90 +20010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité des pluies et de la dynamique atmosphérique en Afrique Australe dans un modèle climatique régional : Approche multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20112,312 +20112,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on Southern African summer rainfall</w:t>
+                <w:t xml:space="preserve">Typology of intraseasonal oscillations based on a Local Mode Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Duvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269099v1</w:t>
+                <w:t xml:space="preserve">hal-00269103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of intraseasonal oscillations based on a Local Mode Analysis</w:t>
+                <w:t xml:space="preserve">Interactions entre le cycle diurne de la convection atmosphérique et l'Oscillation de Madden-Julian en Afrique de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oettli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque du Groupement de Recherche Meteosat Seconde Génération - Acquisition des Données en Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269103v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre le cycle diurne de la convection atmosphérique et l'Oscillation de Madden-Julian en Afrique de l'Est</w:t>
+                <w:t xml:space="preserve">Influence of the Madden-Julian Oscillation on Southern African summer rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Oettli</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupement de Recherche Meteosat Seconde Génération - Acquisition des Données en Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269125v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Madden-Julian Oscillation (MJO) impacts on Southern African summer rainfall and Tropical-Temperate Interactions</w:t>
               </w:r>
@@ -20429,51 +20429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20600,191 +20600,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'Oscillation de Madden-Julian sur la variabilité intrasaisonnière des pluies en Afrique de l'Est (Kenya-Tanzanie)</w:t>
+                <w:t xml:space="preserve">Effets des émissions anthropiques de gaz à effet de serre sur le climat du bassin de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de l'association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">Journées de la Commission Climat et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269108v1</w:t>
+                <w:t xml:space="preserve">hal-00269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des émissions anthropiques de gaz à effet de serre sur le climat du bassin de l'océan Indien</w:t>
+                <w:t xml:space="preserve">Influence de l'Oscillation de Madden-Julian sur la variabilité intrasaisonnière des pluies en Afrique de l'Est (Kenya-Tanzanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Commission Climat et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de l'association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269117v1</w:t>
+                <w:t xml:space="preserve">hal-00269108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20802,51 +20802,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20877,51 +20877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21122,64 +21122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and limits of thermal indices: the case of Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21318,51 +21318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21397,51 +21397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHAeTON - Prévision du Potentiel solaire et éolien à Haute résolution spAtiale et Temporelle pour le dimensionnement et la gestion de micro-réseaux autONomes avec stockage hydrogène (AAPG2021 de l'ANR - préproposition soumise, non retenue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21787,51 +21787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamboa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1821-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Biasutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07835-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Prince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Clem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-24-0018.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Wille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V. Gorodetskaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baiman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00638-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Winters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Wille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01307-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Slater" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131679" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04742-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04732869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camberlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assowe Dabar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pohl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamed Waberi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoarau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Alexander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0175.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;Arthur Monerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stefanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-593-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0176.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04552797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mialhe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wild" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111856" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish D Prince" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G Kingston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cullen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Waberi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assowe Dabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04188242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD038712" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0032" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdibasid Adan Ibrahim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahdi Ahmed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Awaleh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10100148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Udy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Vance" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035294" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Bai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Compaor&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Dianou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-021-03800-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215865v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00179-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.101017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00285-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6986" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Badiane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lahat Dieng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41398-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04720-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Kapnick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-18-0745.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189506v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Abiodun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04817-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4143-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Robson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buwen Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4526-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4222-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N Kiladis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bosire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807697v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0105.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Karim Farota" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Sarr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Dia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000495" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963860v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Koseki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan Chandra Bhatt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Stela Nkwinkwa Njouodo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0184.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0405.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8cda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Puaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3318-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0152.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark New" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024576" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182564v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0077.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178178v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4155" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00175.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059550v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1994-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouraseni Sen Roy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2046-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3696" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839624v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duclot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3563" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703065v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Pham-Xuan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1400-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZXV4ZBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602653v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-11-0109.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643116v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00160.1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745079v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Shongwe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Hewitson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Garanganga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beraki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouault Mathieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2266" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JJX6ZS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1314-3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z3RR623-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1021-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3G85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1024-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD81MP4B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512283v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-010-0336-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDTFM8PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594167v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1106-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J5NRKM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047150" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510266v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0911-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1KCHFB0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2010.501563" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411092v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Reason" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2443.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0667-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDZ55LSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329527v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0485-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-564BP2S5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355779v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2805.1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271652v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0426-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7D697D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150043v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4231.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150045v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Matthews" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4230.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076675v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.104" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076677v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.223" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076665v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346328v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com/science/article/pii/S006528812500001X?via%3Dihub" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2025.06.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553307v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04627804v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04558341v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6831" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452031v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Alvarez Castro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5508" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450121v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359603v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dodet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300584v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bientz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117270v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouault" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen Roy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117254v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117030v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116991v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785733v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744040v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448764v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452973v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484818v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269099v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269103v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269125v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269160v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269085v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Okoola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269117v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Biasutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07835-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Prince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Clem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-24-0018.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Wille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V. Gorodetskaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00638-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamboa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1821-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ekolu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Villarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Slater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04742-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Alexander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0175.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04732869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camberlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assowe Dabar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pohl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamed Waberi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoarau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;Arthur Monerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Winters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stefanini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-593-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0176.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Wille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01307-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04552797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mialhe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wild" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111856" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish D Prince" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G Kingston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cullen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Waberi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assowe Dabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04188242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD038712" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7489" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdibasid Adan Ibrahim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahdi Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Awaleh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10100148" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Udy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Vance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Bai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Compaor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Dianou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-021-03800-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00179-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Sambou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.101017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00285-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6986" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Badiane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lahat Dieng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nlend" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Celle-Jeanton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124650" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sidibe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04720-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pascale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Kapnick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-18-0745.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Abiodun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04817-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078368v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4143-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146257v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Robson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buwen Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4526-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4222-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N Kiladis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bosire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074047v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soare" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41398-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Karim Farota" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Sarr" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Dia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0105.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963860v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunya Koseki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan Chandra Bhatt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Stela Nkwinkwa Njouodo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0184.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0405.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46466" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0432.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8cda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Puaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3318-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark New" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024576" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153184v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024303" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182564v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0077.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0404.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303059v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorrey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0152.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178178v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4155" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramarohetra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00175.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059550v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1994-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouraseni Sen Roy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2046-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3696" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839624v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duclot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3563" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703065v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Pham-Xuan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1400-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZXV4ZBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745079v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Shongwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Hewitson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Garanganga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beraki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446996v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouault Mathieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2266" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JJX6ZS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1314-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z3RR623-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-11-0109.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00160.1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1021-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3G85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1024-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD81MP4B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1106-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J5NRKM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512283v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-010-0336-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDTFM8PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047150" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510266v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0911-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1KCHFB0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482354v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2010.501563" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411092v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Reason" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2443.1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0667-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDZ55LSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2805.1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271652v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0426-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7D697D5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329527v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0485-4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-564BP2S5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150043v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4231.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150045v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Matthews" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4230.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076677v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.223" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076675v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.104" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076665v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346328v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com/science/article/pii/S006528812500001X?via%3Dihub" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2025.06.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553307v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04627804v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04558341v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6831" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452031v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Alvarez Castro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5508" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151950v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450121v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153212v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19794.96966" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360076v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359873v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359603v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dodet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300584v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bientz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117254v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solmon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117270v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen Roy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785733v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116991v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744040v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448764v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452973v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484818v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269103v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duvel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269125v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269099v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269160v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269085v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Okoola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269117v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269108v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175704v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonfuture-paris2015.org/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>