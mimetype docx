--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -342,291 +342,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter simultaneous extraction with a novel microwave sensor based on coupled resonators</w:t>
+                <w:t xml:space="preserve">3-D-Printed Two-Dielectric Rectangular Waveguide TE₁₀–TE₂₀ Mode Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+                <w:t xml:space="preserve">Germán Torregrosa-Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyela Aquino</w:t>
+                <w:t xml:space="preserve">Paula Viudes-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.23076. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.189191 - 189201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72061-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3516323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746214v1</w:t>
+                <w:t xml:space="preserve">hal-05073199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D-Printed Two-Dielectric Rectangular Waveguide TE₁₀–TE₂₀ Mode Converter</w:t>
+                <w:t xml:space="preserve">Multi-parameter simultaneous extraction with a novel microwave sensor based on coupled resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Torregrosa-Penalva</w:t>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Viudes-Pérez</w:t>
+                <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.189191 - 189201. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3516323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073199v1</w:t>
+                <w:t xml:space="preserve">hal-04746214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Characterization of Aqueous Sodium Lactate Solutions and Its Application for Enhanced Concentration Monitoring</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -759,77 +759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Selectivity of Planar Microwave Glucose Sensors with Multicomponent Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -874,334 +874,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
+                <w:t xml:space="preserve">Novel High-Q Partially Air-Filled Pedestal Resonator and Filter Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Leanne Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.101160 - 101167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3208351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156411v1</w:t>
+                <w:t xml:space="preserve">hal-04225696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel High-Q Partially Air-Filled Pedestal Resonator and Filter Integrated in a Printed Circuit Board (PCB)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrie Meyer</w:t>
+                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.101160 - 101167. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2022.3208351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225696v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Permittivity Sensor Based on Planar Open-Loop Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,64 +1287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (15), pp.7018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1372,400 +1372,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose Concentration Measurement in Human Blood Plasma Solutions with Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.3779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19173779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506957v1</w:t>
+                <w:t xml:space="preserve">hal-02505857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Concentration Measurement in Human Blood Plasma Solutions with Microwave Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+                <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (17), pp.3779. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19173779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505857v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137383v1</w:t>
@@ -1789,77 +1789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration Measurement of Microliter-Volume Water-Glucose Solutions Using Q Factor of Microwave Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Avila-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,64 +2070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,103 +2169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of HPWRs and DBRs for a High Rejection C-Band Filter With Post-Tuning Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (6), pp.297-299</w:t>
@@ -2432,64 +2432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bandpass Filter Based on Hybrid Planar Waveguide Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,64 +2588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.151 - 155. </w:t>
@@ -2696,64 +2696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Substrate Integrated Waveguide (SIW) Filter Using a Novel Topology of Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,316 +2951,316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Realization and Screwless Assembly of a Hybrid PCB-Waveguide Module Using Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Fully Coupled Multiphysics Modeling of Superconductors for Microwave Devices and Quantum Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Denis</w:t>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ammar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Quendo</w:t>
+                <w:t xml:space="preserve">Loic Teisserenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haumant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tianjin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441093v1</w:t>
+                <w:t xml:space="preserve">hal-05250192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Coupled Multiphysics Modeling of Superconductors for Microwave Devices and Quantum Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Realization and Screwless Assembly of a Hybrid PCB-Waveguide Module Using Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Romain Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Teisserenc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Sep 2025, Utrecht, Netherlands. pp.486-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250192v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medida multiparámetro con sensor de microondas basado en resonadores acoplados</w:t>
               </w:r>
@@ -3272,77 +3272,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Seminario Annual de Automática, Electrónica Industrial e Instrumentación (SAAEI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,843 +3361,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de concentration de glucose à haute sensibilité exploitant les couplages inter-résonateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation multi-paramètres avec un capteur radiofréquence à résonateurs couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588520v1</w:t>
+                <w:t xml:space="preserve">hal-04588509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-paramètres avec un capteur radiofréquence à résonateurs couplés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dubasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anyela Aquino</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588509v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bohelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588496v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervyn Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993995⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129470v1</w:t>
+                <w:t xml:space="preserve">hal-04588469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteur de concentration de glucose à haute sensibilité exploitant les couplages inter-résonateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588469v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de selectividad frente a disoluciones multicomponente de sensores de glucosa mediante tecnología planar de microondas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4369,103 +4369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Partial-Least-Squares-based Polynomial Chaos Expansion (NLPLS-based PCE) approach for global sensitivity analysis of a High-Q Partially Air-Filled Pedestal Resonator Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th CIRP International Conference on Manufacturing Systems 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa. pp.643-648, </w:t>
@@ -4503,90 +4503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,51 +4676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.192-194, </w:t>
@@ -4882,2073 +4882,2073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor Based on a Resonant Technique for Aqueous Glucose Monitoring Using Standardized Medical Test Tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Srour</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odette S. Bakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMBioC 2020: IEEE MTT-S International Microwave Biomedical Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360619v1</w:t>
+                <w:t xml:space="preserve">hal-03360629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
+                <w:t xml:space="preserve">Use of Coplanar Quarter-Wave Resonators for Glucose Sensing in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alvarez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMBIoC47321.2020.9385037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360629v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Coplanar Quarter-Wave Resonators for Glucose Sensing in Aqueous Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosensor Based on a Resonant Technique for Aqueous Glucose Monitoring Using Standardized Medical Test Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alvarez-Pastor</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Sabater-Navarro</w:t>
+                <w:t xml:space="preserve">Jean-Luc Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
+              <w:t xml:space="preserve">IMBioC 2020: IEEE MTT-S International Microwave Biomedical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMBIoC47321.2020.9385037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMBIoC47321.2020.9385034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360621v1</w:t>
+                <w:t xml:space="preserve">hal-03360619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138224v1</w:t>
+                <w:t xml:space="preserve">hal-02138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138386v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138214v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Juan</w:t>
+                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137431v1</w:t>
+                <w:t xml:space="preserve">hal-02138470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138470v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138391v1</w:t>
+                <w:t xml:space="preserve">hal-02138310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138310v1</w:t>
+                <w:t xml:space="preserve">hal-02138231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138231v1</w:t>
+                <w:t xml:space="preserve">hal-02138112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138112v1</w:t>
+                <w:t xml:space="preserve">hal-02138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
+                <w:t xml:space="preserve">Filtre à stubs compact en technologie LTCC High K en bande L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Thépaut</w:t>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mahé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidwine Raynauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697933v1</w:t>
+                <w:t xml:space="preserve">hal-01701571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Srour</w:t>
+                <w:t xml:space="preserve">Filtre SIW en Bande Q avec une transition 3D vers du microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697944v1</w:t>
+                <w:t xml:space="preserve">hal-02498828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW en Bande Q avec une transition 3D vers du microruban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498828v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à stubs compact en technologie LTCC High K en bande L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Raynauld</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM 2017)</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701571v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cape Town, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6976,1537 +6976,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multi-section resonator and bandpass filter application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Thepaut</w:t>
+                <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824380⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAMC.2016.7851244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697972v1</w:t>
+                <w:t xml:space="preserve">hal-01697988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+                <w:t xml:space="preserve">Compact multi-section resonator and bandpass filter application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAMC.2016.7851244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697988v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation de filtres à résonateurs coaxiaux en bande Ka et X dans un substrat multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schlaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167295v1</w:t>
+                <w:t xml:space="preserve">hal-01710477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un filtre SIW multicouche en technologie LTCC High K en bande S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de filtres interdigités repliés dans un substrat PCB multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thepaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700579v1</w:t>
+                <w:t xml:space="preserve">hal-01710475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710479v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140018v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de filtres à résonateurs coaxiaux en bande Ka et X dans un substrat multicouche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+                <w:t xml:space="preserve">Développement d'un filtre SIW multicouche en technologie LTCC High K en bande S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Schlaffer</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.508-511</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710477v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres interdigités repliés dans un substrat PCB multicouche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710475v1</w:t>
+                <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Symposium, 2nd IWS, IWS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, X'ian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122646v1</w:t>
+                <w:t xml:space="preserve">hal-01300315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Symposium, 2nd IWS, IWS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, X'ian, China</w:t>
+              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300315v1</w:t>
+                <w:t xml:space="preserve">hal-01122646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982408v1</w:t>
+                <w:t xml:space="preserve">hal-00982398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982398v1</w:t>
+                <w:t xml:space="preserve">hal-00982408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de filtres SIW miniatures sur un substrat céramique de forte permittivité</w:t>
               </w:r>
@@ -8518,77 +8518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P6</w:t>
@@ -8611,3075 +8611,3075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855105v1</w:t>
+                <w:t xml:space="preserve">hal-00855212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Caille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855350v1</w:t>
+                <w:t xml:space="preserve">hal-00776830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855426v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856168v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Garreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776830v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Coq</w:t>
+                <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855212v1</w:t>
+                <w:t xml:space="preserve">hal-00855098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Garreau</w:t>
+                <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 9-12</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855098v1</w:t>
+                <w:t xml:space="preserve">hal-00855101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
+              <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855101v1</w:t>
+                <w:t xml:space="preserve">hal-00855105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully integrated microsystem using microfluidic devices to tune or reconfigure RF circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+                <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Micromechanics and Microsystems Europe (MME 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toensberg, Norway</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134204v1</w:t>
+                <w:t xml:space="preserve">hal-00671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-2</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670852v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669577v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Coq</w:t>
+                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Musoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671161v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669562v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669485v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670823v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669471v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667518v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669482v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Fully integrated microsystem using microfluidic devices to tune or reconfigure RF circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
+              <w:t xml:space="preserve">Workshop on Micromechanics and Microsystems Europe (MME 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toensberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669552v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669529v1</w:t>
+                <w:t xml:space="preserve">hal-00670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
+              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575009v1</w:t>
+                <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Band Planar Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11711,2769 +11711,2644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574973v1</w:t>
+                <w:t xml:space="preserve">hal-00575009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575006v1</w:t>
+                <w:t xml:space="preserve">hal-00579517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579517v1</w:t>
+                <w:t xml:space="preserve">hal-00575006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459792v1</w:t>
+                <w:t xml:space="preserve">hal-00492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492003v1</w:t>
+                <w:t xml:space="preserve">hal-00491917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491880v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491998v1</w:t>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491917v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492031v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Villemazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Herren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492029v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
+                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679 - 682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438110v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472889v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492033v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Herren</w:t>
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00437476v1</w:t>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483168v1</w:t>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Francisco, CA, United States. pp.1237 - 1240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14483,276 +14358,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de guidage HF Technologie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, base documentaire : TIP350WEB (ref. article : e1172), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions T.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Electronique, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions T.I.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v3-e1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute Concentration Sensing in Aqueous Solutions with Coupled Microstrip Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Bronchalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Structures for Microwave Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1150, Springer Nature Switzerland, pp.375-425, 2024, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53861-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14762,91 +14637,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateurs fort Q pour filtres sélectifs faibles pertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Nice-Sophia Antipolis. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14856,100 +14731,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et conception de filtres hyperfréquences hybrides planaires-volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Bretagne occidentale - Brest, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00524837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14959,105 +14834,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des techniques et technologies de conception et de réalisation de filtres hyperfréquences basés sur des guides d’onde intégrés au substrat: performances, compacité, accordabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de bretagne occidentale, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01895633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15125,51 +15000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE92BAB3"/>
+    <w:nsid w:val="21FA07D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15356,51 +15231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-potelon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2795-7350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126881472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mihaylova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(03)00060-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4H301PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360621v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez-Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sabater-Navarro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynauld" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492029v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01895633v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-potelon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2795-7350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126881472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mihaylova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(03)00060-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4H301PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez-Pastor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sabater-Navarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01895633v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>