--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">126881472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EQvghekAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,2770 +225,2770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printed Circuit Board (PCB)-Integrated Millimeter Module Composed of a Horn Antenna Fed Through a Grounded Coplanar Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3557708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D-Printed Two-Dielectric Rectangular Waveguide TE₁₀–TE₂₀ Mode Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Torregrosa-Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Viudes-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.189191 - 189201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2024.3516323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter simultaneous extraction with a novel microwave sensor based on coupled resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.23076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-72061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Characterization of Aqueous Sodium Lactate Solutions and Its Application for Enhanced Concentration Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Nguenouho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2023.3312490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Selectivity of Planar Microwave Glucose Sensors with Multicomponent Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics12010191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel High-Q Partially Air-Filled Pedestal Resonator and Filter Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.101160 - 101167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2022.3208351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.7209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Permittivity Sensor Based on Planar Open-Loop Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (3), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSENS.2021.3055544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Planar Resonant Solutions for Glucose Concentration Sensing: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (15), pp.7018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11157018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Concentration Measurement in Human Blood Plasma Solutions with Microwave Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (17), pp.3779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s19173779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF-MEMS-Based Digitally Tunable SIW Filter in X-Band for Communication Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9091838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration Measurement of Microliter-Volume Water-Glucose Solutions Using Q Factor of Microwave Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Avila-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (7), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2018.2866743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact X -Band Filter Based on Substrate Integrated Coaxial Line Stubs Using Advanced Multilayer PCB Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schlaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (2), pp.496 - 503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2632114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized C-Band SIW Filters Using High-Permittivity Ceramic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (5), pp.620-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of HPWRs and DBRs for a High Rejection C-Band Filter With Post-Tuning Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (6), pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsystem based on a microfluidic network to tune and reconfigure RF circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Gué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (7), pp.article id. 074005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bandpass Filter Based on Hybrid Planar Waveguide Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.635 - 644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2040351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaged X-band capacitive-coupled dual behavior resonator filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.151 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMM.2008.930754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Substrate Integrated Waveguide (SIW) Filter Using a Novel Topology of Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (9), pp.596 - 598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LMWC.2008.2002454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of unplasticised polyvinylchloride thick pipes by optical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (6), pp.889-900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0143-8166(03)00060-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2977,11378 +2998,11378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Coupled Multiphysics Modeling of Superconductors for Microwave Devices and Quantum Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Teisserenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Realization and Screwless Assembly of a Hybrid PCB-Waveguide Module Using Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuMA, Sep 2025, Utrecht, Netherlands. pp.486-489, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medida multiparámetro con sensor de microondas basado en resonadores acoplados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Seminario Annual de Automática, Electrónica Industrial e Instrumentación (SAAEI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multi-paramètres avec un capteur radiofréquence à résonateurs couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyela Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bohelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588496v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for Direction of Arrival measurements considering complex scenario : Application to Radome Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129470v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes d'apprentissage pour l'analyse de dispositifs radiofréquences dans un flot de conception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conception d'un réseau à fente sur technologie SIW grâce à la méthode de Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dubasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coquillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588482v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la sensibilité d'un résonateur SIW partiellement rempli d'air (Partially Air-Filled SIW) par une approche de chaos polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de concentration de glucose à haute sensibilité exploitant les couplages inter-résonateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de selectividad frente a disoluciones multicomponente de sensores de glucosa mediante tecnología planar de microondas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Jornadas de Automática 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight, Low-Profile 3-Port Antenna Using Additive Manufacturing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coatanea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMC 2023: 53rd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Microwave Association, Sep 2023, Berlin, Germany. pp.303-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Partial-Least-Squares-based Polynomial Chaos Expansion (NLPLS-based PCE) approach for global sensitivity analysis of a High-Q Partially Air-Filled Pedestal Resonator Integrated in a Printed Circuit Board (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th CIRP International Conference on Manufacturing Systems 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa. pp.643-648, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and Coupled Microwave Resonators as Glucose Concentration Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, European Microwave Conference 2020,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Compact, Highly-Integrated, Eight-Filter Module Using Multilayered-PCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.192-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Design of a Compact Electrically-Coupled Combline Filter with Multi-Sections Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMFW: 2021 IEEE MTT-S International Microwave Filter Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.24-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette S. Bakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Coplanar Quarter-Wave Resonators for Glucose Sensing in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alvarez-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMBIoC47321.2020.9385037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosensor Based on a Resonant Technique for Aqueous Glucose Monitoring Using Standardized Medical Test Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBioC 2020: IEEE MTT-S International Microwave Biomedical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMBIoC47321.2020.9385034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Multilayered-PCB for Q-band Substrate Integrated Waveguide Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wide Bandpass filter on new Multilayer PCB Technology using Solder-mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-ESTEC MTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, NOORDWIJK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Sensitive Glucose Concentration Sensor Exploiting Inter-resonators Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Sabater-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138391v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar and SIW tunable devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PAris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138310v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres ultra-large-bandes à éléments semi-localisés réalisés à partir d’une technologie PCB multicouche à base de vernis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Recent Advances on Technological Aspects of Compact or Tunable SIW Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138231v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband Bandpass Filter Using Solder-Mask-Based Multilayer Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres ultra large-bandes à éléments distribués réalisés à partir d’une technologie PCB multicouche à base de Vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre à stubs compact en technologie LTCC High K en bande L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben R Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Raynauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre SIW en Bande Q avec une transition 3D vers du microruban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697944v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres Passe-Bande Compacts à base de Résonateurs Multi-Sections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mahé</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697933v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cape Town, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2017.8095542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tunable substrate integrated waveguide bandstop resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE MTT-S Latin America Microwave Conference (LAMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Puerto Vallarta, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAMC.2016.7851244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multi-section resonator and bandpass filter application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de filtres à résonateurs coaxiaux en bande Ka et X dans un substrat multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schlaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de filtres interdigités repliés dans un substrat PCB multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement d'un filtre SIW multicouche en technologie LTCC High K en bande S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben R Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ségalen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710479v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un filtre SIW multicouche en technologie LTCC High K en bande S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Résonateur coupe-bande accordable SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700579v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High K ceramic for the size reduction of RF filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Wireless Symposium, 2nd IWS, IWS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, X'ian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de filtres SIW miniatures sur un substrat céramique de forte permittivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Mixed planar/SIW Filter for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. pp 155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669577v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Musoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667518v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669482v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filtre SIW reconfigurable en bande Ku avec des diodes PIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-9</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.1B-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669552v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre SIW d'ordre 6 en bande C avec un couplage croisé. Analyse expérimentale du comportement thermique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude d'un résonateur stop-bande accordable basé sur le concept DBR (Dual Behavior Resonator)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-8</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.3D-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669529v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully integrated microsystem using microfluidic devices to tune or reconfigure RF circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Gué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Micromechanics and Microsystems Europe (MME 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toensberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Band Planar Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491917v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492028v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Villemazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Herren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679 - 682, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492375v1</w:t>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Francisco, CA, United States. pp.1237 - 1240, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14358,276 +14379,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de guidage HF Technologie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, base documentaire : TIP350WEB (ref. article : e1172), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions T.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Electronique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v3-e1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute Concentration Sensing in Aqueous Solutions with Coupled Microstrip Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Bronchalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Structures for Microwave Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1150, Springer Nature Switzerland, pp.375-425, 2024, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53861-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14637,91 +14658,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateurs fort Q pour filtres sélectifs faibles pertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Nice-Sophia Antipolis. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14731,100 +14752,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et conception de filtres hyperfréquences hybrides planaires-volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Bretagne occidentale - Brest, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00524837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14834,105 +14855,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des techniques et technologies de conception et de réalisation de filtres hyperfréquences basés sur des guides d’onde intégrés au substrat: performances, compacité, accordabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de bretagne occidentale, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01895633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15000,51 +15021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21FA07D1"/>
+    <w:nsid w:val="B11671B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15231,51 +15252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-potelon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2795-7350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126881472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mihaylova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(03)00060-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4H301PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez-Pastor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sabater-Navarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynauld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01895633v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-potelon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2795-7350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126881472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EQvghekAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazzaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quendo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Traon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3557708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa-Penalva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viudes-P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bronchalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3516323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72061-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Juan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmine Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrie Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3208351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3055544" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sabater-Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Avila-Navarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2866743" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2632114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mihaylova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(03)00060-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4H301PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Teisserenc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ammar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Juan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Autret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bohelay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubasque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquillas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.09.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Sabater-Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bohorquez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642297" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Thepaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mahe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Segalen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642312" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez-Pastor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sabater-Navarro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben R Guerrero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynauld" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498828v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;paut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi S&#233;galen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2016.7851244" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824380" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Diedhiou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53861-2_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01895633v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>