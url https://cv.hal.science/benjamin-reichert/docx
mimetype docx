--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -754,248 +754,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir-like effect in a one-dimensional Bose gas</w:t>
+                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori E Astrakharchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1b8e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.250602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152604v1</w:t>
+                <w:t xml:space="preserve">hal-02399446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
+                <w:t xml:space="preserve">The Casimir-like effect in a one-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grigori E Astrakharchik</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (25), pp.250602. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.053024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399446v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-induced potential for an impurity in a semi-infinite one-dimensional Bose gas</w:t>
               </w:r>
@@ -2460,51 +2460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>