--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -66,1272 +66,1406 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet velocity in both limits of low and high soluble surfactants in a Hele-Shaw cell: experimental and analytical results</w:t>
+                <w:t xml:space="preserve">Orbiting, colliding, and merging liquid lenses on a soap film: Toward gravitational analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+                <w:t xml:space="preserve">Jean-Paul Martischang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gans</w:t>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Jannin</w:t>
+                <w:t xml:space="preserve">Ilies Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1009, pp.A23. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (4), pgag079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgag079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065733v1</w:t>
+                <w:t xml:space="preserve">hal-05606989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Propulsion of a Volatile Drop on the Surface of an Immiscible Liquid Bath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Droplet velocity in both limits of low and high soluble surfactants in a Hele-Shaw cell: experimental and analytical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.144501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1009, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357608v1</w:t>
+                <w:t xml:space="preserve">hal-05065733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the capacitance of a circular plate capacitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-Propulsion of a Volatile Drop on the Surface of an Immiscible Liquid Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013289⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (14), pp.144501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.144501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527190v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density profile of a semi-infinite one-dimensional Bose gas and bound states of the impurity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical results for the capacitance of a circular plate capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043104⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.013289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988694v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-theoretical approach to the Casimir-like interaction in a one-dimensional Bose gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Density profile of a semi-infinite one-dimensional Bose gas and bound states of the impurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205414⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141763v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Field-theoretical approach to the Casimir-like interaction in a one-dimensional Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (20), pp.205414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396701v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399446v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir-like effect in a one-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (5), pp.053024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-induced potential for an impurity in a semi-infinite one-dimensional Bose gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori E Astrakharchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.235431⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.250602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399470v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluctuation-induced potential for an impurity in a semi-infinite one-dimensional Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (23), pp.235431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.235431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01861352v1</w:t>
+                <w:t xml:space="preserve">hal-02399470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle decay in a one-dimensional Bose-Fermi mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (4), pp.045426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1341,862 +1475,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active volatile drops on liquid baths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17es Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous dewetting on a volatile drop floating on a liquid bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting APS-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A hybrid Volume of Fluid Phase-Field method for Direct Numerical Simulations of soluble surfactant-laden interfacial flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilies Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palas Kumar Farsoiya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Martischang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2206,114 +2441,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'une goutte 2D dans une cellule de Hele-Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics]. Université Paris sciences et lettres, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PSLET028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02365250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2460,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palas Kumar Farsoiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>