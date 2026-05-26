--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -485,707 +485,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the capacitance of a circular plate capacitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density profile of a semi-infinite one-dimensional Bose gas and bound states of the impurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.013289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013289⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527190v1</w:t>
+                <w:t xml:space="preserve">hal-02988694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density profile of a semi-infinite one-dimensional Bose gas and bound states of the impurity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical results for the capacitance of a circular plate capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043104. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.013289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988694v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-theoretical approach to the Casimir-like interaction in a one-dimensional Bose gas</w:t>
+                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205414⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141763v1</w:t>
+                <w:t xml:space="preserve">hal-02396701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting droplet velocity in a Hele-Shaw cell</w:t>
+                <w:t xml:space="preserve">Field-theoretical approach to the Casimir-like interaction in a one-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (11), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (20), pp.205414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396701v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir-like effect in a one-dimensional Bose gas</w:t>
+                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori E Astrakharchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1b8e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.250602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152604v1</w:t>
+                <w:t xml:space="preserve">hal-02399446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Results for the Boundary Energy of One-Dimensional Bosons</w:t>
+                <w:t xml:space="preserve">The Casimir-like effect in a one-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (25), pp.250602. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.053024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.250602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399446v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-induced potential for an impurity in a semi-infinite one-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (23), pp.235431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,64 +1366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle decay in a one-dimensional Bose-Fermi mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Petković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Ristivojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (4), pp.045426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1649,51 +1649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palas Kumar Farsoiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Petkovi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ristivojevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori E Astrakharchik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.250602" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1b8e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.235431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045426" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palas Kumar Farsoiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02365250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLET028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>