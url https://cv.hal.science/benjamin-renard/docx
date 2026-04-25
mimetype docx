--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -450,793 +450,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed hybrid physics–AI framework for learning corrections of internal hydrological fluxes and enhancing high-resolution regionalized flood modeling</w:t>
+                <w:t xml:space="preserve">Space‐Time Simulation of Hourly Rainfall From Areal Statistics Accounting for Spatial Heterogeneity and Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+                <w:t xml:space="preserve">P Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">B Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colleoni</w:t>
+                <w:t xml:space="preserve">J A Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Monnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (15), pp.3589-3613. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (7), pp.e2024WR038562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-3589-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024wr038562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221579v2</w:t>
+                <w:t xml:space="preserve">hal-05582605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">A distributed hybrid physics–AI framework for learning corrections of internal hydrological fluxes and enhancing high-resolution regionalized flood modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (15), pp.3589-3613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-3589-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689970v1</w:t>
+                <w:t xml:space="preserve">hal-05221579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Regionalization Using Accurate Spatial Cost Gradients Within a Differentiable High-Resolution Hydrological Model: Application to the French Mediterranean Region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Colleoni</w:t>
+                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR037544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04145059v3</w:t>
+                <w:t xml:space="preserve">hal-04689970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lang</w:t>
+                <w:t xml:space="preserve">Statistiques hydrologiques en crue : de la Banque HYDRO à l’HydroPortail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2317798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807761v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques hydrologiques en crue : de la Banque HYDRO à l’HydroPortail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pitsch</w:t>
+                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Chaleon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2317798⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (22), pp.5031-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628179v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the accumulation behavior of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Guillemain</w:t>
+                <w:t xml:space="preserve">Learning Regionalization Using Accurate Spatial Cost Gradients Within a Differentiable High-Resolution Hydrological Model: Application to the French Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 910, pp.168630. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04315788v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145059v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Driven Trends in Historical Extreme Low Streamflows on Four Continents</w:t>
               </w:r>
@@ -1350,135 +1337,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a national flood mark database to estimate flood hazard in the distant past</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the accumulation behavior of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2212165⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 910, pp.168630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112153v1</w:t>
+                <w:t xml:space="preserve">ineris-04315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are historical stage records useful to decrease the uncertainty of flood frequency analysis ? A 200-year long case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,2467 +1525,2411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 624, pp.1-35 -129840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floods and Heavy Precipitation at the Global Scale: 100‐Year Analysis and 180‐Year Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JD037908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des incertitudes et de l’homogénéité de longues séries de débits de crue sur le Rhin à Bâle (1225–2017) et Maxau (1815–2018)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a national flood mark database to estimate flood hazard in the distant past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2053313⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 68 (8), pp.1078-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2212165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673906v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow uncertainty due to the limited sensitivity of controls at hydrometric stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (2), pp.e14497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbes de tarage dynamiques pour la végétation aquatique saisonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Climate Indices Modeling Framework for Multivariable Space‐Time Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (1), pp.e2021WR030007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021wr030007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Stage‐Discharge Rating Shifts Using Gaugings: A Recursive Segmentation Procedure Accounting for Observational and Model Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Darienzo</w:t>
+                <w:t xml:space="preserve">Evaluation des incertitudes et de l’homogénéité de longues séries de débits de crue sur le Rhin à Bâle (1225–2017) et Maxau (1815–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Darienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR028607⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2053313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318630v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rating curve model accounting for cyclic stage‐discharge shifts due to seasonal aquatic vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 57 (3), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020WR027745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the uncertainty of video‐based flow velocity and discharge measurements due to the conversion of field to image coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (5), pp.716-725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.14169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne des courbes de tarage et des incertitudes associées : application de la méthode BaRatin au Congo à Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy D Moukandi N'Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bricquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Laraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.25 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-384-25-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream solutes and particulates export regimes: A new framework to optimize their monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Stage‐Discharge Rating Shifts Using Gaugings: A Recursive Segmentation Procedure Accounting for Observational and Model Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meybeck</w:t>
+                <w:t xml:space="preserve">M. Darienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.19. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610013v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Uncertainty Sources in Acoustic Doppler Current Profiler Streamflow Measurements Using Repeated Measures Experiments</w:t>
+                <w:t xml:space="preserve">Stream solutes and particulates export regimes: A new framework to optimize their monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Despax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hauet</w:t>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Mueller</w:t>
+                <w:t xml:space="preserve">Arthur J. Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.L. Engel</w:t>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55, pp.7520-7540. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR025296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609736v1</w:t>
+                <w:t xml:space="preserve">hal-02610013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised approach for identifying influential data in hydrological modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Revealing Hidden Climate Indices from the Occurrence of Hydrologic Extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (9), pp.7662-7681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR024951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608443v1</w:t>
+                <w:t xml:space="preserve">hal-02610059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate, regulation, and urbanization on historical flood trends in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Hodgkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">R. W. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Gerlinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">S. A. Archfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.697-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546370v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Hidden Climate Indices from the Occurrence of Hydrologic Extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low streamflow trends at human-impacted and reference basins in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Archfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (9), pp.7662-7681. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 580, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR024951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610059v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate, regulation, and urbanization on historical flood trends in the United States</w:t>
+                <w:t xml:space="preserve">Shift happens! Adjusting stage-discharge rating curves to morphological changes at known times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Hodgkins</w:t>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W. Dudley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darienzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.102⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.2876-2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR023389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610060v1</w:t>
+                <w:t xml:space="preserve">hal-02609391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low streamflow trends at human-impacted and reference basins in the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. W. Dudley</w:t>
+                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. A. Archfield</w:t>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Blum</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124254⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610061v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift happens! Adjusting stage-discharge rating curves to morphological changes at known times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Decomposition of Uncertainty Sources in Acoustic Doppler Current Profiler Streamflow Measurements Using Repeated Measures Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55, pp.2876-2899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018WR023389⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55, pp.7520-7540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609391v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for streamflow uncertainty estimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generalised approach for identifying influential data in hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coxon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Westra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcinerney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54, pp.7149-7176. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.231-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018WR022708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608071v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la sensibilité des contrôles hydrauliques sur les incertitudes hydrométriques</w:t>
               </w:r>
@@ -4062,51 +4045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREPS, a tool for coordinate and time transformations in space physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,6388 +4294,6522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven variability in the occurrence of major floods across North America and Europe</w:t>
+                <w:t xml:space="preserve">A comparison of methods for streamflow uncertainty estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Hodgkins</w:t>
+                <w:t xml:space="preserve">J.E. Kiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Whitfield</w:t>
+                <w:t xml:space="preserve">C. Gazoorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H. Burn</w:t>
+                <w:t xml:space="preserve">Helen Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hannaford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">G. Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 552, pp.704-717. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.7149-7176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018WR022708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606926v1</w:t>
+                <w:t xml:space="preserve">hal-02608071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood frequency analysis: combining a systematic record with historical, regional, model and analogue information</w:t>
+                <w:t xml:space="preserve">Climate-driven variability in the occurrence of major floods across North America and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Griffiths</w:t>
+                <w:t xml:space="preserve">G.A. Hodgkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Mckerchar</w:t>
+                <w:t xml:space="preserve">P.H. Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Burn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hannaford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology (New Zealand)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 552, pp.704-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606988v1</w:t>
+                <w:t xml:space="preserve">hal-02606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating a hydrological model in stage space to account for rating curve uncertainties: general framework and key challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.E. Sikorska</w:t>
+                <w:t xml:space="preserve">Flood frequency analysis: combining a systematic record with historical, regional, model and analogue information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Mckerchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology (New Zealand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606271v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in snowmelt-related streamflow timing in the conterminous United States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.J. Kolian</w:t>
+                <w:t xml:space="preserve">Calibrating a hydrological model in stage space to account for rating curve uncertainties: general framework and key challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Sikorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.051⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606270v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater-level trends in the U.S. glacial aquifer system, 1964-2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Trends in snowmelt-related streamflow timing in the conterminous United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Hodgkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.G. Nielsen</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Mchale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Kolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L. Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 553, pp.289-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.055⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 547, pp.208-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606925v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian trend analysis in annual rainfall total, duration and maximum in the Kara River basin (West Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.M. Badjana</w:t>
+                <w:t xml:space="preserve">Groundwater-level trends in the U.S. glacial aquifer system, 1964-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hodgkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Afouda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.L. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.255-273. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 553, pp.289-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2017.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779027v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the clinical benefit of an electromagnetic navigation system for CT-guided interventional radiology procedures in the thoraco-abdominal region compared with conventional CT guidance (CTNAV II): study protocol for a randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Bayesian trend analysis in annual rainfall total, duration and maximum in the Kara River basin (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Rouchy</w:t>
+                <w:t xml:space="preserve">H.M. Badjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">J. Helmschrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chipon</w:t>
+                <w:t xml:space="preserve">K.S. Edjamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pazart</w:t>
+                <w:t xml:space="preserve">A. Afouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2049-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.255-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560366v1</w:t>
+                <w:t xml:space="preserve">hal-01779027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaRatin-SFD, analyse bayésienne des courbes de tarage à double échelle et de leurs incertitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+                <w:t xml:space="preserve">Evaluation of the clinical benefit of an electromagnetic navigation system for CT-guided interventional radiology procedures in the thoraco-abdominal region compared with conventional CT guidance (CTNAV II): study protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Rouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+                <w:t xml:space="preserve">A. Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Coz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">E. Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017040⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2049-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768419v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of stage-fall-discharge rating curves and their uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">BaRatin-SFD, analyse bayésienne des courbes de tarage à double échelle et de leurs incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (5), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016WR018916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808805v1</w:t>
+                <w:t xml:space="preserve">hal-01768419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining regional estimation and historical floods: a multivariate semi-parametric peaks-over-threshold model with censored data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian analysis of stage-fall-discharge rating curves and their uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sabourin</w:t>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Water Resources Research, 51 (12), pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015WR017320⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52, pp.7424-7443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR018916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087687v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the Hydrologic Regime of Alpine Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Bard</w:t>
+                <w:t xml:space="preserve">Combining regional estimation and historical floods: a multivariate semi-parametric peaks-over-threshold model with censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.052⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Water Resources Research, 51 (12), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR017320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602103v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du risque d'inondation d'un site industriel par des crues extrêmes : de l'évaluation des valeurs extrêmes aux incertitudes hydrologiques et hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Saint Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (2), pp.67-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/20150021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ENSO-precipitation teleconnection and its modulation by the interdecadal pacific oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (12), pp.4753-4773. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-14-00722.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of the asymmetric effect of ENSO on extreme precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 530, pp.51-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general regional frequency analysis framework for quantifying local-scale climate effects: A case study of ENSO effects on Southeast Queensland rainfall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Thyer</w:t>
+                <w:t xml:space="preserve">Trends in the Hydrologic Regime of Alpine Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Korck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 512, p. 53 - p. 68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 529 (3), pp.1823-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997139v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, p. 14 - p. 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006486v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional frequency analysis conditioned on large-scale atmospheric or oceanic fields</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating hydropower and intermittent climate-related renewable energies: a call for hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR016277⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (21), pp.5465-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192599v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Garavaglia</w:t>
+                <w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchemit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014011⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062748v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining hydraulic knowledge and uncertain gaugings in the estimation of hydrometric rating curves: a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, p. 573 - p. 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128341v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating hydropower and intermittent climate-related renewable energies: a call for hydrology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general regional frequency analysis framework for quantifying local-scale climate effects: A case study of ENSO effects on Southeast Queensland rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, p. 53 - p. 68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02600685v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. André</w:t>
+                <w:t xml:space="preserve">Regional frequency analysis conditioned on large-scale atmospheric or oceanic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cecconi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U. Lall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR016277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055883v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydraulic knowledge and uncertain gaugings in the estimation of hydrometric rating curves: a Bayesian approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonnifait</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.016⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934237v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bayésienne des courbes de tarage et de leurs incertitudes : la méthode BaRatin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), p. 295 - p. 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122602v1</w:t>
+                <w:t xml:space="preserve">hal-01006486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse bayésienne des courbes de tarage et de leurs incertitudes : la méthode BaRatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20087⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811184v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de consolidation des courbes de tarage pour les crues d'occurrence rare sur le bassin versant expérimental du Real Collobrier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Arnaud</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kochanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013045⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, p. 1 - p. 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123868v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Flows in France and their relationship to large scale climate indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Giuntoli</w:t>
+                <w:t xml:space="preserve">Méthode de consolidation des courbes de tarage pour les crues d'occurrence rare sur le bassin versant expérimental du Real Collobrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tolsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833431v1</w:t>
+                <w:t xml:space="preserve">hal-01123868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l’arc Alpin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Low Flows in France and their relationship to large scale climate indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 482, p. 105 - p. 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727810v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions observées dans les débits des rivières en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l’arc Alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maugis</w:t>
+                <w:t xml:space="preserve">A. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02936887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open source RFortran library for accessing R from Fortran, with applications in environmental modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Need</w:t>
+                <w:t xml:space="preserve">Evolutions observées dans les débits des rivières en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00546910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable decomposition of predictive uncertainty in hydrological modeling: Characterizing rainfall errors using conditional simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The open source RFortran library for accessing R from Fortran, with applications in environmental modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Need</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, p. 219 - p. 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011WR010643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662932v1</w:t>
+                <w:t xml:space="preserve">hal-00546910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian hierarchical approach to regional frequency analysis</w:t>
+                <w:t xml:space="preserve">Towards a reliable decomposition of predictive uncertainty in hydrological modeling: Characterizing rainfall errors using conditional simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuczera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47, p. W11513 - p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010WR010089⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47, p. W11516 - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR010643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662931v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and robustness of rainfall compound distribution model based on weather pattern sub-sampling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian hierarchical approach to regional frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-519-2011⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, p. W11513 - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR010089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619041v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of rating curves by hydraulic modelling, with application to flood frequency analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Reliability and robustness of rainfall compound distribution model based on weather pattern sub-sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2010.504186⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), p. 519 - p. 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-519-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593439v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of statistical models for forecast errors from the HBV model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Engeland</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle des débits de crues avec des données historiques en prenant en compte les erreurs aléatoires et systématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp 192-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626660903546092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02593369v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle des débits de crues avec des données historiques en prenant en compte les erreurs aléatoires et systématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Neppel</w:t>
+                <w:t xml:space="preserve">There are no hydrological monsters, just models and observations with large uncertainties!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (2), pp 192-208. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 55 (6), p. 980 - p. 991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509088v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There are no hydrological monsters, just models and observations with large uncertainties!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">A limited-memory acceleration strategy for mcmc sampling in hierarchical bayesian calibration of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536402v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited-memory acceleration strategy for mcmc sampling in hierarchical bayesian calibration of hydrological models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Kuczera</w:t>
+                <w:t xml:space="preserve">Flood frequency analysis using historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kavetski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.192-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506554v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood frequency analysis using historical data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Extrapolation of rating curves by hydraulic modelling, with application to flood frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pobanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (2), pp.192-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.883-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2010.504186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062385v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding predictive uncertainty in hydrologic modeling: The challenge of identifying input and structural errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of statistical models for forecast errors from the HBV model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Franks</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Steinsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kolberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 384, pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456159v1</w:t>
+                <w:t xml:space="preserve">hal-02593369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of parameter consistency and predictive uncertainty in hydrological modeling: A case study using Bayesian total error analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Understanding predictive uncertainty in hydrologic modeling: The challenge of identifying input and structural errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franks</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, 22 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008WR006825⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 46, 78 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456158v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;An integrated hydrologic Bayesian multimodel combination framework: Confronting input, parameter, and model structural uncertainty in hydrologic prediction.&amp;quot; by N. K. Ajami, Q. Y. Duan, and S. Sorooshian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical evaluation of parameter consistency and predictive uncertainty in hydrological modeling: A case study using Bayesian total error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, pp.W03603-. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006538⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 45, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008WR006825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591885v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional methods for trend detection: Assessing field significance and regional consistency</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;An integrated hydrologic Bayesian multimodel combination framework: Confronting input, parameter, and model structural uncertainty in hydrologic prediction.&amp;quot; by N. K. Ajami, Q. Y. Duan, and S. Sorooshian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuczera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (8), pp.W08419. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 45, pp.W03603-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">meteo-00358520v1</w:t>
+                <w:t xml:space="preserve">hal-02591885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse régionale sur les extrêmes hydrométriques en France : détection de changements cohérents et recherche de causalité hydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Regional methods for trend detection: Assessing field significance and regional consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (8), pp.W08419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:2007087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453855v1</w:t>
+                <w:t xml:space="preserve">meteo-00358520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Gaussian copula for multivariate extreme value analysis: some case studies in hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, p. 897 - p. 912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et événements extrêmes : crues, inondations, sécheresses. Que peut-on dire aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120-121, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Bayesian analysis and Markov chain Monte Carlo methods to the estimation of a regional trend in annual maxima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse régionale sur les extrêmes hydrométriques en France : détection de changements cohérents et recherche de causalité hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005WR004591⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, p. 83 - p. 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453882v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations d'événements extrêmes historiques dans le monde, selon les climats et les réseaux de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, p. 60 - p. 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2006087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of extreme events in a nonstationary context via a Bayesian framework. Case study with peak-over-threshold data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), p. 97 - p. 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-006-0047-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des extrêmes hydrométriques en France à partir de données observées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, p. 48 - p. 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2006100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An application of Bayesian analysis and Markov chain Monte Carlo methods to the estimation of a regional trend in annual maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, p. W12422 - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005WR004591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586766v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of melon accessions resistant to aphids on the demographic potential of silverleaf whitefly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mauriello</w:t>
+                <w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vasquez Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 98 (2), pp.557-567</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3), pp.273-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681741v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of melon accessions resistant to aphids on the demographic potential of silverleaf whitefly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mauriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (2), pp.557-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SIZE DISTRIBUTION AND SURFACE EFFECTS IN ULTRAFINE PARTICLE NGR SPECTRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 40 (C2), pp.C2-97-C2-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1979235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00218633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10702,328 +10819,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for non-stationary extreme value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremes in a Changing Climate: Detection, Analysis and Uncertainty, AghaKouchak, A.; Easterling, D.; Hsu, K.; Schubert, S.; Sorooshian, S. (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-95, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods in the Alpine areas of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Bard</w:t>
+                <w:t xml:space="preserve">Floods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes in Flood risk in Europe, Ed. By Z.K. Kundzewicz, IAHS Special Publication 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.362-371, 2012</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.199-211, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597051v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Giuntoli</w:t>
+                <w:t xml:space="preserve">Floods in the Alpine areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes in Flood risk in Europe, Ed. By Z.K. Kundzewicz, IAHS Special Publication 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.199-211, 2012</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.362-371, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597050v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11091,51 +11208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36DCE6A1"/>
+    <w:nsid w:val="DDA73B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11322,51 +11439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-renard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8447-5430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113690193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221579v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3589-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145059v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2317798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hodgkins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2212165" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N'Kaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-25-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despax" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mueller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Engel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025296" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024951" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Hodgkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Dudley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Archfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Hirsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Blum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124254" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR022039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hodgkins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Whitfield" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Burn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannaford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Griffiths" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mckerchar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sikorska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dudley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mchale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kolian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Qi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Badjana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helmschrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Edjam&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afouda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2017.08.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rouchy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chipon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2049-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087687v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabourin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017320" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357531v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00722.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016277" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122602v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chal&#233;on" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolsa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013045" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546910v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Need" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.05.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010643" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010089" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593369v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steinsland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.01.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3KF3ZR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536402v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008985" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franks" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008328" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR006825" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591885v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006538" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006087" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00218633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauwe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govaert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1979235" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C198A9D9533444A10490F01F39F3FBEC72615D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-renard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8447-5430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113690193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Fine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221579v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3589-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2317798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145059v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hodgkins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037908" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2212165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14497" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N'Kaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-25-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Hodgkins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Dudley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Archfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Blum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124254" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mueller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Engel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR022039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hodgkins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Whitfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Burn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannaford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Griffiths" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mckerchar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sikorska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.04.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dudley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mchale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kolian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nielsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Qi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Badjana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helmschrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Edjam&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afouda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2017.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rouchy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chipon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2049-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087687v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabourin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017320" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00722.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016277" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chal&#233;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolsa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013045" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833431v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936887v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Need" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.05.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010643" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506554v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008985" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steinsland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3KF3ZR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008328" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR006825" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591885v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006538" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451719v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00218633v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauwe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govaert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1979235" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C198A9D9533444A10490F01F39F3FBEC72615D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>