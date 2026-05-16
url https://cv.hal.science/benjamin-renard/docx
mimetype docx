--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -701,663 +701,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Statistiques hydrologiques en crue : de la Banque HYDRO à l’HydroPortail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2317798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689970v1</w:t>
+                <w:t xml:space="preserve">hal-04628179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques hydrologiques en crue : de la Banque HYDRO à l’HydroPortail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pitsch</w:t>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Chaleon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2317798⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (22), pp.5031-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628179v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lucas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (22), pp.5031-5047. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807761v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Regionalization Using Accurate Spatial Cost Gradients Within a Differentiable High-Resolution Hydrological Model: Application to the French Mediterranean Region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Colleoni</w:t>
+                <w:t xml:space="preserve">Climate Driven Trends in Historical Extreme Low Streamflows on Four Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Hodgkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Laaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024WR037544⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 60 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022WR034326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145059v3</w:t>
+                <w:t xml:space="preserve">hal-04689966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Driven Trends in Historical Extreme Low Streamflows on Four Continents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Hodgkins</w:t>
+                <w:t xml:space="preserve">Learning Regionalization Using Accurate Spatial Cost Gradients Within a Differentiable High-Resolution Hydrological Model: Application to the French Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Stahl</w:t>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60 (6), </w:t>
+              <w:t xml:space="preserve">, 2024, 60 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022WR034326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689966v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145059v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the accumulation behavior of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
               </w:r>
@@ -1467,819 +1467,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are historical stage records useful to decrease the uncertainty of flood frequency analysis ? A 200-year long case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a national flood mark database to estimate flood hazard in the distant past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129840⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 68 (8), pp.1078-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2212165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170646v1</w:t>
+                <w:t xml:space="preserve">hal-04112153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+                <w:t xml:space="preserve">Are historical stage records useful to decrease the uncertainty of flood frequency analysis ? A 200-year long case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624, pp.1-35 -129840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948254v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods and Heavy Precipitation at the Global Scale: 100‐Year Analysis and 180‐Year Reconstruction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JD037908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111887v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a national flood mark database to estimate flood hazard in the distant past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floods and Heavy Precipitation at the Global Scale: 100‐Year Analysis and 180‐Year Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcinerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Westra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 68 (8), pp.1078-1094. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2212165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JD037908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112153v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow uncertainty due to the limited sensitivity of controls at hydrometric stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Horner</w:t>
+                <w:t xml:space="preserve">Evaluation des incertitudes et de l’homogénéité de longues séries de débits de crue sur le Rhin à Bâle (1225–2017) et Maxau (1815–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Darienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14497⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2053313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581229v1</w:t>
+                <w:t xml:space="preserve">hal-03673906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes de tarage dynamiques pour la végétation aquatique saisonnière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Perret</w:t>
+                <w:t xml:space="preserve">Streamflow uncertainty due to the limited sensitivity of controls at hydrometric stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.e14497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779757v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Climate Indices Modeling Framework for Multivariable Space‐Time Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (1), pp.e2021WR030007. </w:t>
@@ -2311,625 +2324,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des incertitudes et de l’homogénéité de longues séries de débits de crue sur le Rhin à Bâle (1225–2017) et Maxau (1815–2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Darienzo</w:t>
+                <w:t xml:space="preserve">Courbes de tarage dynamiques pour la végétation aquatique saisonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2053313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673906v1</w:t>
+                <w:t xml:space="preserve">hal-03779757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rating curve model accounting for cyclic stage‐discharge shifts due to seasonal aquatic vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Perret</w:t>
+                <w:t xml:space="preserve">Detection of Stage‐Discharge Rating Shifts Using Gaugings: A Recursive Segmentation Procedure Accounting for Observational and Model Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 57 (3), pp.28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR027745⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 57 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121201v1</w:t>
+                <w:t xml:space="preserve">hal-03318630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the uncertainty of video‐based flow velocity and discharge measurements due to the conversion of field to image coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rating curve model accounting for cyclic stage‐discharge shifts due to seasonal aquatic vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14169⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 57 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR027745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465105v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne des courbes de tarage et des incertitudes associées : application de la méthode BaRatin au Congo à Brazzaville</w:t>
+                <w:t xml:space="preserve">Estimating the uncertainty of video‐based flow velocity and discharge measurements due to the conversion of field to image coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy D Moukandi N'Kaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-384-25-2021⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.716-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515669v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Stage‐Discharge Rating Shifts Using Gaugings: A Recursive Segmentation Procedure Accounting for Observational and Model Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation bayésienne des courbes de tarage et des incertitudes associées : application de la méthode BaRatin au Congo à Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy D Moukandi N'Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bricquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Darienzo</w:t>
+                <w:t xml:space="preserve">Alain Laraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.25 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-384-25-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318630v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream solutes and particulates export regimes: A new framework to optimize their monitoring</w:t>
               </w:r>
@@ -3043,1412 +3043,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Hidden Climate Indices from the Occurrence of Hydrologic Extremes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decomposition of Uncertainty Sources in Acoustic Doppler Current Profiler Streamflow Measurements Using Repeated Measures Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (9), pp.7662-7681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR024951⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55, pp.7520-7540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610059v1</w:t>
+                <w:t xml:space="preserve">hal-02609736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate, regulation, and urbanization on historical flood trends in the United States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. A. Archfield</w:t>
+                <w:t xml:space="preserve">A generalised approach for identifying influential data in hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcinerney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.231-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610060v1</w:t>
+                <w:t xml:space="preserve">hal-02608443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low streamflow trends at human-impacted and reference basins in the United States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. G. Blum</w:t>
+                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124254⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610061v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift happens! Adjusting stage-discharge rating curves to morphological changes at known times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing Hidden Climate Indices from the Occurrence of Hydrologic Extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Darienzo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55, pp.2876-2899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018WR023389⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (9), pp.7662-7681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR024951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609391v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate, regulation, and urbanization on historical flood trends in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">G. A. Hodgkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">R. W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Archfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.697-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546370v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Uncertainty Sources in Acoustic Doppler Current Profiler Streamflow Measurements Using Repeated Measures Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Low streamflow trends at human-impacted and reference basins in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hauet</w:t>
+                <w:t xml:space="preserve">R. M. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Archfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Mueller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. G. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR025296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 580, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609736v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised approach for identifying influential data in hydrological modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift happens! Adjusting stage-discharge rating curves to morphological changes at known times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wright</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mcinerney</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darienzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.231-247. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.2876-2899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018WR023389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608443v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la sensibilité des contrôles hydrauliques sur les incertitudes hydrométriques</w:t>
+                <w:t xml:space="preserve">A comparison of methods for streamflow uncertainty estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Horner</w:t>
+                <w:t xml:space="preserve">J.E. Kiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazoorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coxon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018004⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.7149-7176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR022708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608473v1</w:t>
+                <w:t xml:space="preserve">hal-02608071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREPS, a tool for coordinate and time transformations in space physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.86 - 90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of stage measurement errors on streamflow uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Impact de la sensibilité des contrôles hydrauliques sur les incertitudes hydrométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017WR022039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02022803v1</w:t>
+                <w:t xml:space="preserve">hal-02608473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for streamflow uncertainty estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of stage measurement errors on streamflow uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Kiang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen Mcmillan</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coxon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">H.K. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54, pp.7149-7176. </w:t>
+              <w:t xml:space="preserve">, 2018, 54, pp.1952-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018WR022708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017WR022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608071v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven variability in the occurrence of major floods across North America and Europe</w:t>
               </w:r>
@@ -4562,473 +4562,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood frequency analysis: combining a systematic record with historical, regional, model and analogue information</w:t>
+                <w:t xml:space="preserve">Trends in snowmelt-related streamflow timing in the conterminous United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Griffiths</w:t>
+                <w:t xml:space="preserve">R.W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hodgkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Mckerchar</w:t>
+                <w:t xml:space="preserve">M.R. Mchale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Kolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology (New Zealand)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 547, pp.208-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606988v1</w:t>
+                <w:t xml:space="preserve">hal-02606270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating a hydrological model in stage space to account for rating curve uncertainties: general framework and key challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.E. Sikorska</w:t>
+                <w:t xml:space="preserve">Groundwater-level trends in the U.S. glacial aquifer system, 1964-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hodgkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 553, pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606271v1</w:t>
+                <w:t xml:space="preserve">hal-02606925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in snowmelt-related streamflow timing in the conterminous United States</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.J. Kolian</w:t>
+                <w:t xml:space="preserve">Flood frequency analysis: combining a systematic record with historical, regional, model and analogue information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Mckerchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology (New Zealand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606270v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater-level trends in the U.S. glacial aquifer system, 1964-2013</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.G. Nielsen</w:t>
+                <w:t xml:space="preserve">Calibrating a hydrological model in stage space to account for rating curve uncertainties: general framework and key challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Sikorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L. Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 553, pp.289-303. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606925v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian trend analysis in annual rainfall total, duration and maximum in the Kara River basin (West Africa)</w:t>
               </w:r>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaRatin-SFD, analyse bayésienne des courbes de tarage à double échelle et de leurs incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (5), pp.22-28. </w:t>
@@ -5416,90 +5416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of stage-fall-discharge rating curves and their uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5635,1670 +5635,1670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du risque d'inondation d'un site industriel par des crues extrêmes : de l'évaluation des valeurs extrêmes aux incertitudes hydrologiques et hydrauliques</w:t>
+                <w:t xml:space="preserve">Trends in the Hydrologic Regime of Alpine Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alliau</w:t>
+                <w:t xml:space="preserve">Antony Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Saint Seine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Korck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (2), pp.67-74. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 529 (3), pp.1823-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198719v1</w:t>
+                <w:t xml:space="preserve">hal-02602103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENSO-precipitation teleconnection and its modulation by the interdecadal pacific oscillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Westra</w:t>
+                <w:t xml:space="preserve">Étude du risque d'inondation d'un site industriel par des crues extrêmes : de l'évaluation des valeurs extrêmes aux incertitudes hydrologiques et hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Saint Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-14-00722.1⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357531v1</w:t>
+                <w:t xml:space="preserve">hal-01198719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of the asymmetric effect of ENSO on extreme precipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Sun</w:t>
+                <w:t xml:space="preserve">The ENSO-precipitation teleconnection and its modulation by the interdecadal pacific oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.4753-4773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-14-00722.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700741v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the Hydrologic Regime of Alpine Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Bard</w:t>
+                <w:t xml:space="preserve">A global analysis of the asymmetric effect of ENSO on extreme precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Westra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 529 (3), pp.1823-1837. </w:t>
+              <w:t xml:space="preserve">, 2015, 530, pp.51-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602103v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general regional frequency analysis framework for quantifying local-scale climate effects: A case study of ENSO effects on Southeast Queensland rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, p. 53 - p. 68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062748v1</w:t>
+                <w:t xml:space="preserve">hal-00997139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kochanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), p. 295 - p. 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128341v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating hydropower and intermittent climate-related renewable energies: a call for hydrology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional frequency analysis conditioned on large-scale atmospheric or oceanic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.10274⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR016277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02600685v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Budnik</w:t>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055883v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydraulic knowledge and uncertain gaugings in the estimation of hydrometric rating curves: a Bayesian approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating hydropower and intermittent climate-related renewable energies: a call for hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.016⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (21), pp.5465-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934237v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general regional frequency analysis framework for quantifying local-scale climate effects: A case study of ENSO effects on Southeast Queensland rainfall</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, p. 14 - p. 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997139v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional frequency analysis conditioned on large-scale atmospheric or oceanic fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Deaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR016277⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192599v1</w:t>
+                <w:t xml:space="preserve">hal-01128341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joining the yellow hub: Uses of the Simple Application Messaging Protocol in Space Physics analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Vincent Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">B. Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchemit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kochanek</w:t>
+                <w:t xml:space="preserve">Combining hydraulic knowledge and uncertain gaugings in the estimation of hydrometric rating curves: a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Aubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), p. 295 - p. 308. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, p. 573 - p. 587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006486v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bayésienne des courbes de tarage et de leurs incertitudes : la méthode BaRatin</w:t>
               </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,77 +7431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7565,90 +7565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de consolidation des courbes de tarage pour les crues d'occurrence rare sur le bassin versant expérimental du Real Collobrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.16-23. </w:t>
@@ -7686,51 +7686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Flows in France and their relationship to large scale climate indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Giuntoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,279 +7797,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l’arc Alpin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bard</w:t>
+                <w:t xml:space="preserve">Evolutions observées dans les débits des rivières en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727810v1</w:t>
+                <w:t xml:space="preserve">hal-02936887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions observées dans les débits des rivières en France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l’arc Alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignazio Giuntoli</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02936887v1</w:t>
+                <w:t xml:space="preserve">hal-00727810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The open source RFortran library for accessing R from Fortran, with applications in environmental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Need</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable decomposition of predictive uncertainty in hydrological modeling: Characterizing rainfall errors using conditional simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8341,64 +8341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and robustness of rainfall compound distribution model based on weather pattern sub-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,813 +8469,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle des débits de crues avec des données historiques en prenant en compte les erreurs aléatoires et systématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrapolation of rating curves by hydraulic modelling, with application to flood frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Neppel</w:t>
+                <w:t xml:space="preserve">K. Pobanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloïse Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (2), pp 192-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626660903546092⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.883-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2010.504186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509088v1</w:t>
+                <w:t xml:space="preserve">hal-02593439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There are no hydrological monsters, just models and observations with large uncertainties!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Kuczera</w:t>
+                <w:t xml:space="preserve">Evaluation of statistical models for forecast errors from the HBV model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Engeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Kavetski</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Steinsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kolberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 384, pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536402v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited-memory acceleration strategy for mcmc sampling in hierarchical bayesian calibration of hydrological models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Kavetski</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle des débits de crues avec des données historiques en prenant en compte les erreurs aléatoires et systématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008985⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp 192-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626660903546092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506554v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood frequency analysis using historical data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">There are no hydrological monsters, just models and observations with large uncertainties!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuczera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (2), pp.192-208</w:t>
+              <w:t xml:space="preserve">, 2010, 55 (6), p. 980 - p. 991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062385v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of rating curves by hydraulic modelling, with application to flood frequency analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Pobanz</w:t>
+                <w:t xml:space="preserve">A limited-memory acceleration strategy for mcmc sampling in hierarchical bayesian calibration of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuczera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2010.504186⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593439v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of statistical models for forecast errors from the HBV model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood frequency analysis using historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.192-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.01.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02593369v1</w:t>
+                <w:t xml:space="preserve">hal-03062385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding predictive uncertainty in hydrologic modeling: The challenge of identifying input and structural errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;An integrated hydrologic Bayesian multimodel combination framework: Confronting input, parameter, and model structural uncertainty in hydrologic prediction.&amp;quot; by N. K. Ajami, Q. Y. Duan, and S. Sorooshian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kavetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuczera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9599,51 +9599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional methods for trend detection: Assessing field significance and regional consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,776 +9714,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-00358520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Gaussian copula for multivariate extreme value analysis: some case studies in hydrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse régionale sur les extrêmes hydrométriques en France : détection de changements cohérents et recherche de causalité hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30, p. 897 - p. 912. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, p. 83 - p. 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453788v1</w:t>
+                <w:t xml:space="preserve">hal-00453855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et événements extrêmes : crues, inondations, sécheresses. Que peut-on dire aujourd'hui ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a Gaussian copula for multivariate extreme value analysis: some case studies in hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, p. 897 - p. 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590437v1</w:t>
+                <w:t xml:space="preserve">hal-00453788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse régionale sur les extrêmes hydrométriques en France : détection de changements cohérents et recherche de causalité hydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et événements extrêmes : crues, inondations, sécheresses. Que peut-on dire aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gresillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120-121, pp.27-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453855v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations d'événements extrêmes historiques dans le monde, selon les climats et les réseaux de mesure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An application of Bayesian analysis and Markov chain Monte Carlo methods to the estimation of a regional trend in annual maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2006087⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, p. W12422 - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005WR004591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451719v1</w:t>
+                <w:t xml:space="preserve">hal-00453882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of extreme events in a nonstationary context via a Bayesian framework. Case study with peak-over-threshold data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), p. 97 - p. 112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-006-0047-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des extrêmes hydrométriques en France à partir de données observées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations d'événements extrêmes historiques dans le monde, selon les climats et les réseaux de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, p. 48 - p. 54. </w:t>
+              <w:t xml:space="preserve">, 2006, 5, p. 60 - p. 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:2006100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2006087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451696v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Bayesian analysis and Markov chain Monte Carlo methods to the estimation of a regional trend in annual maxima</w:t>
+                <w:t xml:space="preserve">Evolution des extrêmes hydrométriques en France à partir de données observées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garreta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42, p. W12422 - p. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, p. 48 - p. 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005WR004591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2006100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453882v1</w:t>
+                <w:t xml:space="preserve">hal-00451696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t>
               </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 40 (C2), pp.C2-97-C2-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10846,64 +10846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for non-stationary extreme value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremes in a Changing Climate: Detection, Analysis and Uncertainty, AghaKouchak, A.; Easterling, D.; Hsu, K.; Schubert, S.; Sorooshian, S. (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-95, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10922,217 +10922,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Giuntoli</w:t>
+                <w:t xml:space="preserve">Floods in the Alpine areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes in Flood risk in Europe, Ed. By Z.K. Kundzewicz, IAHS Special Publication 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.199-211, 2012</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.362-371, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597050v1</w:t>
+                <w:t xml:space="preserve">hal-02597051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods in the Alpine areas of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Bard</w:t>
+                <w:t xml:space="preserve">Floods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes in Flood risk in Europe, Ed. By Z.K. Kundzewicz, IAHS Special Publication 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp.362-371, 2012</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.199-211, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597051v1</w:t>
+                <w:t xml:space="preserve">hal-02597050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11208,51 +11208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDA73B5D"/>
+    <w:nsid w:val="5BD5789E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11439,51 +11439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-renard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8447-5430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113690193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Fine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221579v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3589-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2317798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145059v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hodgkins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037908" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2212165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14497" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N'Kaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-25-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Hodgkins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Dudley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Archfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Blum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124254" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mueller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Engel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR022039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hodgkins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Whitfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Burn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannaford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Griffiths" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mckerchar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sikorska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.04.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dudley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mchale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kolian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nielsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Qi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Badjana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helmschrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Edjam&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afouda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2017.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rouchy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chipon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2049-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087687v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabourin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017320" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00722.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016277" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chal&#233;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolsa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013045" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833431v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936887v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Need" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.05.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010643" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506554v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008985" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steinsland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3KF3ZR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008328" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR006825" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591885v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006538" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451719v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00218633v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauwe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govaert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1979235" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C198A9D9533444A10490F01F39F3FBEC72615D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-renard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8447-5430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113690193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Fine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221579v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3589-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2317798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hodgkins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whitfield" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145059v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2212165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcinerney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kavetski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037908" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14497" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027745" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N'Kaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-25-2021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despax" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mueller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Engel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024951" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Hodgkins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Dudley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Archfield" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Hirsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Blum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Mcmillan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR022039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hodgkins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Whitfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Burn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannaford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dudley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mchale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kolian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nielsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Qi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Griffiths" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mckerchar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sikorska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Badjana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helmschrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Edjam&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afouda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2017.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rouchy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chipon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2049-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087687v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabourin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017320" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00722.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016277" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2014.07.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934237v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chal&#233;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolsa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013045" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833431v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Need" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.05.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuczera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010643" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engeland" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steinsland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.01.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3KF3ZR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536402v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008985" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008328" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR006825" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591885v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006538" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451719v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006087" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00218633v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauwe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govaert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1979235" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C198A9D9533444A10490F01F39F3FBEC72615D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>