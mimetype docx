--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
+                <w:t xml:space="preserve">Treatment of Transient Hypothyroxinemia of Prematurity Does Not Improve Neurodevelopment at Two Years of Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+                <w:t xml:space="preserve">Angélique Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Marine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benet</w:t>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.17610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248104v1</w:t>
+                <w:t xml:space="preserve">hal-04960335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Transient Hypothyroxinemia of Prematurity Does Not Improve Neurodevelopment at Two Years of Age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vincent</w:t>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Claris</w:t>
+                <w:t xml:space="preserve">Thomas Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Butin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.17610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960335v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCAPRI: a novel tool combining clinical and imaging data for post-TAVI mortality prediction</w:t>
               </w:r>
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Simonin</w:t>
+                <w:t xml:space="preserve">Jean-François Étard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delsuc</w:t>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Meuret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0261756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385143v1</w:t>
+                <w:t xml:space="preserve">hal-03533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Étard</w:t>
+                <w:t xml:space="preserve">Pascal Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Liana Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0261756. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (6), pp.1262-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533977v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Survival of Human Ovarian Cells in Chitosan Hydrogel Micro-Bioreactor</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vlachomitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.3248-3259. </w:t>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
+                <w:t xml:space="preserve">Coronary CT Angiography with Photon-counting CT: First-In-Human Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Attias</w:t>
+                <w:t xml:space="preserve">Sara Boccalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Piriou</w:t>
+                <w:t xml:space="preserve">Hugo Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">Adja Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Mohammad Varasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (2), pp.303-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.211780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828650v1</w:t>
+                <w:t xml:space="preserve">hal-03705078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary CT Angiography with Photon-counting CT: First-In-Human Results</w:t>
+                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Boccalini</w:t>
+                <w:t xml:space="preserve">David Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lacombe</w:t>
+                <w:t xml:space="preserve">Nicolas Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adja Diaw</w:t>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Varasteh</w:t>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303 (2), pp.303-313. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.211780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705078v1</w:t>
+                <w:t xml:space="preserve">hal-03828650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
               </w:r>
@@ -1723,77 +1723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Poupon-Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (6), pp.1292-1299.e5. </w:t>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poupon-Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Duruisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2540,64 +2540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (6), pp.1311-1324. </w:t>
@@ -2648,64 +2648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Vascular Factors in Long-Term Outcomes After Transcatheter Aortic Valve Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bècle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting thyroid nodule malignancy at several prevalence values with a combined Bethesda-molecular test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,429 +3299,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
+                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rischmann</w:t>
+                <w:t xml:space="preserve">M. Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gelet</w:t>
+                <w:t xml:space="preserve">C. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Pasticier</w:t>
+                <w:t xml:space="preserve">C. Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943793v1</w:t>
+                <w:t xml:space="preserve">hal-02049681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Helfre</w:t>
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">A. Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thivolet</w:t>
+                <w:t xml:space="preserve">G. Pasticier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.14-19. </w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.267-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049681v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth curves for congenital adrenal hyperplasia from a national retrospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bretones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">H. Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pichot</w:t>
+                <w:t xml:space="preserve">M.L. Kurzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.1379-1388. </w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.927-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jpem-2016-0156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016411v1</w:t>
+                <w:t xml:space="preserve">hal-02049885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cyclosporine in Nonshockable Out-of-Hospital Cardiac Arrest: The CYRUS Randomized Clinical Trial</w:t>
               </w:r>
@@ -3969,204 +3969,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth curves for congenital adrenal hyperplasia from a national retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bretones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Kurzinger</w:t>
+                <w:t xml:space="preserve">E. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
+                <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.927-36. </w:t>
+              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.1379-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jpem-2016-0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049885v1</w:t>
+                <w:t xml:space="preserve">hal-02016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotid atherosclerosis progression and cerebrovascular events in patients with diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,295 +4371,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Short-Term Prediction of the Course of the HIV Epidemic Using Demographic and Health Survey Methodology-Like Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Blaizot</w:t>
+                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Kirubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130387⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044938v1</w:t>
+                <w:t xml:space="preserve">hal-01850630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Michal</w:t>
+                <w:t xml:space="preserve">Estimation and Short-Term Prediction of the Course of the HIV Epidemic Using Demographic and Health Survey Methodology-Like Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kirubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.399. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-0923-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850630v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Toxoplasma gondii oocysts in soil in a rural area: Influence of cats and land use.</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Girouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.1149-1157</w:t>
@@ -5080,51 +5080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,90 +5313,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the sensitivity analysis used for modeling an infectious disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Okaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L Kürzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28(51), pp.8132-8140</w:t>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9(76), pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djeridane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de résolution de problèmes mal définis en éthique clinique : variation des scores selon les méthodes de correction et les caractéristique des jurys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6671,51 +6671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17610" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Varasteh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211780" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Hamandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amiens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grayburn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Azizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Zyl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.10.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2019.10.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0156" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Dubien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jossan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2016.1701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chilima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20673" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sundby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wykes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.03.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54F7VT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oka&#239;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L K&#252;rzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Belot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trescol-Biemont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428276v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Laroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Datchary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3816/CBC.2008.n.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427864v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gerard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llorca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Varasteh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211780" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Hamandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amiens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grayburn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Azizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Zyl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.10.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2019.10.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Dubien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jossan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2016.1701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chilima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20673" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sundby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wykes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.03.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54F7VT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oka&#239;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L K&#252;rzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Belot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trescol-Biemont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428276v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Laroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Datchary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3816/CBC.2008.n.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427864v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gerard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llorca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>