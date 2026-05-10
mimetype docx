--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -66,312 +66,312 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Transient Hypothyroxinemia of Prematurity Does Not Improve Neurodevelopment at Two Years of Age</w:t>
+                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bardet</w:t>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vincent</w:t>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+                <w:t xml:space="preserve">Thomas Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Claris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.17610⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960335v1</w:t>
+                <w:t xml:space="preserve">hal-05248104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of Transient Hypothyroxinemia of Prematurity Does Not Improve Neurodevelopment at Two Years of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+                <w:t xml:space="preserve">Marine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benet</w:t>
+                <w:t xml:space="preserve">Olivier Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.22076. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.17610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248104v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCAPRI: a novel tool combining clinical and imaging data for post-TAVI mortality prediction</w:t>
               </w:r>
@@ -619,5744 +619,5488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development and Survival of Human Ovarian Cells in Chitosan Hydrogel Micro-Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (11), pp.1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58111565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533977v1</w:t>
+                <w:t xml:space="preserve">inserm-03987317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delsuc</w:t>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Meuret</w:t>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Caruso</w:t>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
+                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385143v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Survival of Human Ovarian Cells in Chitosan Hydrogel Micro-Bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Labrune</w:t>
+                <w:t xml:space="preserve">Combined model-based and deep learning-based automated 3D zonal segmentation of the prostate on T2-weighted MR images: clinical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paul Cezar Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vlachomitrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gouttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (11), pp.1565. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.3248-3259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina58111565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-021-08408-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03987317v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
+                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouvière</w:t>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Souchon</w:t>
+                <w:t xml:space="preserve">Chahinaz Moulayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+                <w:t xml:space="preserve">Carine Mouly-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385159v1</w:t>
+                <w:t xml:space="preserve">hal-04385186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined model-based and deep learning-based automated 3D zonal segmentation of the prostate on T2-weighted MR images: clinical evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronary CT Angiography with Photon-counting CT: First-In-Human Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cezar Moldovan</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vlachomitrou</w:t>
+                <w:t xml:space="preserve">Sara Boccalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gouttard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Hugo Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adja Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Varasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-08408-5⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (2), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.211780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699339v1</w:t>
+                <w:t xml:space="preserve">hal-03705078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Mouly-Bertin</w:t>
+                <w:t xml:space="preserve">David Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
+                <w:t xml:space="preserve">Nicolas Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385186v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary CT Angiography with Photon-counting CT: First-In-Human Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Boccalini</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lacombe</w:t>
+                <w:t xml:space="preserve">Jean-François Étard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adja Diaw</w:t>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Varasteh</w:t>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303 (2), pp.303-313. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0261756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.211780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705078v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
+                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+                <w:t xml:space="preserve">Marine Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Attias</w:t>
+                <w:t xml:space="preserve">Claire Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Piriou</w:t>
+                <w:t xml:space="preserve">Pascal Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">Liana Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (6), pp.1262-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828650v1</w:t>
+                <w:t xml:space="preserve">hal-04385143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
+                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+                <w:t xml:space="preserve">Pierre-François Wey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Occelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Damien Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.1292-1299.e5. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.1311-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385199v1</w:t>
+                <w:t xml:space="preserve">hal-04385222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Thoracic Aortic Calcium to Predict 1-Year Mortality After Transcatheter Aortic Valve Implantation</w:t>
+                <w:t xml:space="preserve">Role for Vascular Factors in Long-Term Outcomes After Transcatheter Aortic Valve Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohanad Hamandi</w:t>
+                <w:t xml:space="preserve">Clément Bècle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amiens</w:t>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Grayburn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna van Zyl</w:t>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 140, pp.103-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.10.045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, pp.1884-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385219v1</w:t>
+                <w:t xml:space="preserve">hal-03490401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">S. Poupon-Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vogrig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.1292-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385226v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03268232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lung cancer surgical treatment after solid organ transplantation: A single center 30-year experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Duruisseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zaouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Renaud Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2019.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385215v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gilbert</w:t>
+                <w:t xml:space="preserve">Sylvain Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Occelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (8), pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03268232v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer surgical treatment after solid organ transplantation: A single center 30-year experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Duruisseaux</w:t>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Grima</w:t>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2019.10.023⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385246v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Wey</w:t>
+                <w:t xml:space="preserve">Charlotte Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Loheas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385222v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for Vascular Factors in Long-Term Outcomes After Transcatheter Aortic Valve Implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Risk Score Based on Aortic Calcification to Predict 1-Year Mortality After Transcatheter Aortic Valve Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bècle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+                <w:t xml:space="preserve">Marion Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.03.010⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490401v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating HIV Incidence Using a Cross-Sectional Survey: Comparison of Three Approaches in a Hyperendemic Setting, Ndhiwa Subcounty, Kenya, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
+                <w:t xml:space="preserve">Clement Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marsot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Helfre</w:t>
+                <w:t xml:space="preserve">David Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2016.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385242v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Risk Score Based on Aortic Calcification to Predict 1-Year Mortality After Transcatheter Aortic Valve Replacement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Predicting thyroid nodule malignancy at several prevalence values with a combined Bethesda-molecular test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Myriam Decaussin-Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dupré</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.58-66.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064633v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting thyroid nodule malignancy at several prevalence values with a combined Bethesda-molecular test</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+                <w:t xml:space="preserve">M. Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lapras</w:t>
+                <w:t xml:space="preserve">C. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152556v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating HIV Incidence Using a Cross-Sectional Survey: Comparison of Three Approaches in a Hyperendemic Setting, Ndhiwa Subcounty, Kenya, 2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Kim</w:t>
+                <w:t xml:space="preserve">P. Rischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Zeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maman</w:t>
+                <w:t xml:space="preserve">A. Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasticier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2016.0123⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049664v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth curves for congenital adrenal hyperplasia from a national retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grange</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">P. Bretones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thivolet</w:t>
+                <w:t xml:space="preserve">E. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.1379-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jpem-2016-0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049681v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villers</w:t>
+                <w:t xml:space="preserve">H. Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pasticier</w:t>
+                <w:t xml:space="preserve">M.L. Kurzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.927-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943793v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Cyclosporine in Nonshockable Out-of-Hospital Cardiac Arrest: The CYRUS Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">M. Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Dubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), pp.557-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamacardio.2016.1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049885v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cyclosporine in Nonshockable Out-of-Hospital Cardiac Arrest: The CYRUS Randomized Clinical Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential impact of multiple interventions on HIV incidence in a hyperendemic region in Western Kenya: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giraud</w:t>
+                <w:t xml:space="preserve">S. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jossan</w:t>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kirubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamacardio.2016.1701⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850317v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of multiple interventions on HIV incidence in a hyperendemic region in Western Kenya: a modelling study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Carotid atherosclerosis progression and cerebrovascular events in patients with diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helfre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kirubi</w:t>
+                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.189. </w:t>
+              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.638-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1520-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdiacomp.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016386v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth curves for congenital adrenal hyperplasia from a national retrospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closer to 90-90-90. The cascade of care after 10 years of ART scale-up in rural Malawi: a population study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bretones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">B. Chilima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pichot</w:t>
+                <w:t xml:space="preserve">C. Masiku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">A. Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.1379-1388. </w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.20673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jpem-2016-0156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7448/IAS.19.1.20673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016411v1</w:t>
+                <w:t xml:space="preserve">hal-02053634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid atherosclerosis progression and cerebrovascular events in patients with diabetes</w:t>
+                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vouillarmet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdiacomp.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850032v1</w:t>
+                <w:t xml:space="preserve">hal-01850630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closer to 90-90-90. The cascade of care after 10 years of ART scale-up in rural Malawi: a population study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Estimation and Short-Term Prediction of the Course of the HIV Epidemic Using Demographic and Health Survey Methodology-Like Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Masson</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kirubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7448/IAS.19.1.20673⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053634v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of Toxoplasma gondii oocysts in soil in a rural area: Influence of cats and land use.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kassai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bernoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">Emilie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205 (3-4), pp.629-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850630v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Short-Term Prediction of the Course of the HIV Epidemic Using Demographic and Health Survey Methodology-Like Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Kirubi</w:t>
+                <w:t xml:space="preserve">Specific vs general cognitive remediation for executive functioning in schizophrenia: a multicenter randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130387⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.68--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044938v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Toxoplasma gondii oocysts in soil in a rural area: Influence of cats and land use.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it possible to model the risk of malignancy of focal abnormalities found at prostate multiparametric MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dupuis</w:t>
+                <w:t xml:space="preserve">O. Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Papillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205 (3-4), pp.629-37</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.1149-1157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205430v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific vs general cognitive remediation for executive functioning in schizophrenia: a multicenter randomized trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA double-strand breaks induced by mammographic screening procedures in human mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Amado</w:t>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wykes</w:t>
+                <w:t xml:space="preserve">Clément Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2013.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (11), pp.1103-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09553002.2011.608410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02281562v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to model the risk of malignancy of focal abnormalities found at prostate multiparametric MRI?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between haemagglutinationinhibiting antibody titres and clinical protection against influenza: development and application of a bayesian random-effects model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Papillard</w:t>
+                <w:t xml:space="preserve">L. Coudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Girouin</w:t>
+                <w:t xml:space="preserve">F. Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">F. Megas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22, pp.1149-1157</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10(18), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698192v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA double-strand breaks induced by mammographic screening procedures in human mammary epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology of the sensitivity analysis used for modeling an infectious disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Devic</w:t>
+                <w:t xml:space="preserve">C. Okaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Noel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
+                <w:t xml:space="preserve">M-L Kürzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28(51), pp.8132-8140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640764v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between haemagglutinationinhibiting antibody titres and clinical protection against influenza: development and application of a bayesian random-effects model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Toxoplasma seroprevalence in a rural population in France: detection of a household effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10(18), pp.1-11</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9(76), pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539525v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of the sensitivity analysis used for modeling an infectious disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interleukin 17 acts in synergy with B cell-activating factor to influence B cell biology and the pathophysiology of systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bricout</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Trescol-Biemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28(51), pp.8132-8140</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10(7), pp.778-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698095v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés stagistiques et mode de sélection des modèles en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, --, pp.204-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma seroprevalence in a rural population in France: detection of a household effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Plasminogen Activator Inhibitor Type 1 is the Most Significant of the Usual Tissue Prognostic Factors in Node-Negative Breast Ductal Adenocarcinoma Independent of Urokinase-Type Plasminogen Activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3816/CBC.2008.n.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428388v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin 17 acts in synergy with B cell-activating factor to influence B cell biology and the pathophysiology of systemic lupus erythematosus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al. Belot</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bastid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Trescol-Biemont</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (8-9), pp.1017-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539348v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasminogen Activator Inhibitor Type 1 is the Most Significant of the Usual Tissue Prognostic Factors in Node-Negative Breast Ductal Adenocarcinoma Independent of Urokinase-Type Plasminogen Activator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Predictive and discriminating three-risk-group prognostic scoring system for staging Hodgkin lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeridane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Datchary</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3816/CBC.2008.n.018⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (2), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.22394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428276v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic value of tumor regression evaluated after first course of radiotherapy for anal canal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+                <w:t xml:space="preserve">O. Chapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Ravat</w:t>
+                <w:t xml:space="preserve">J.-P. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Romand</w:t>
+                <w:t xml:space="preserve">A. Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63(5), pp.1316-1324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00373504v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and discriminating three-risk-group prognostic scoring system for staging Hodgkin lymphomas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Evaluation de résolution de problèmes mal définis en éthique clinique : variation des scores selon les méthodes de correction et les caractéristique des jurys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.80-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6366,165 +6110,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a prognostic tool for disorders of consciousness: protocol for a multimodal imaging study (IMAGINA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaudoin-Gobert Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6671,51 +6415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Varasteh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211780" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Hamandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amiens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grayburn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Azizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Zyl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.10.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2019.10.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Dubien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jossan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2016.1701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chilima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20673" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sundby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wykes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.03.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54F7VT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oka&#239;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L K&#252;rzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Belot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trescol-Biemont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428276v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Laroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Datchary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3816/CBC.2008.n.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427864v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gerard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llorca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17610" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Diaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Varasteh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211780" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2019.10.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D945C7KN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Dubien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jossan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2016.1701" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chilima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masiku" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20673" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sundby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wykes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.03.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54F7VT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oka&#239;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L K&#252;rzinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Belot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trescol-Biemont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539451v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Laroche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Datchary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3816/CBC.2008.n.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427343v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llorca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>