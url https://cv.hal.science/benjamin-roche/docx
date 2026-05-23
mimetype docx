--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,110 +66,110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (149)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of Plasmodium yoelii in single and helminth-coinfected mice.</w:t>
+                <w:t xml:space="preserve">Coinfection with malaria alters the fecundity and within-host persistence of an intestinal nematode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aloïs Dusuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -179,82 +179,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 25 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), e0013564 [21 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05764-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488499v1</w:t>
+                <w:t xml:space="preserve">hal-05623474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREZODE: a global co-designed collaboration for preventing zoonotic emergence</w:t>
               </w:r>
@@ -368,16610 +368,19406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Virome in Mosquitoes Across Distinct Habitats in the Yucatán Peninsula, Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Jiménez-Rico</w:t>
+                <w:t xml:space="preserve">Experimental evolution of Plasmodium yoelii in single and helminth-coinfected mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17060758⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05764-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506258v1</w:t>
+                <w:t xml:space="preserve">hal-05488499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat coronavirus surveillance across different habitats in Yucatán, México</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Antonio Jiménez-Rico</w:t>
+                <w:t xml:space="preserve">Surveillance of Zoonotic Pathogens in Small Mammals Across Forests With Different Levels of Anthropization in Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Vigueras-Galván</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David A Roiz</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110401⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/4038648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968653v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Disease severity in coinfected hosts: the importance of infection order.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004950v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease severity in coinfected hosts: the importance of infection order.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Rialland</w:t>
+                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.635⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344772v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging selection for function in tumor evolution: System-level cancer therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Small Biodiversity Reserves to Prevent Zoonotic Disease: Insights from Dilution Effect and Pathogen Adaptation Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Elie Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Klara Asselin</w:t>
+                <w:t xml:space="preserve">Andrea Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emph/eoaf022⟩</w:t>
+              <w:t xml:space="preserve">Disease Biology, Genetics, and Socioecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53941/dbgs.2025.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354521v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Small Biodiversity Reserves to Prevent Zoonotic Disease: Insights from Dilution Effect and Pathogen Adaptation Theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging selection for function in tumor evolution: System-level cancer therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Capp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Marusyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Arnal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chaves</w:t>
+                <w:t xml:space="preserve">Klara Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Biology, Genetics, and Socioecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53941/dbgs.2025.100006⟩</w:t>
+              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.248-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emph/eoaf022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506262v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving inter- and transdisciplinarity in Ecohealth: insights from a rodent-borne disease project in a polycrisis era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Virome in Mosquitoes Across Distinct Habitats in the Yucatán Peninsula, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hernández-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Castelán-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Moreira-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Vigueras-Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valeria Carolina Colombo</w:t>
+                <w:t xml:space="preserve">Marco Jiménez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1235183⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17060758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912116v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential effects of forest urbanization on the interplay between small mammal communities and their gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bat coronavirus surveillance across different habitats in Yucatán, México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Jiménez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Vigueras-Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bouilloud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferrero</w:t>
+                <w:t xml:space="preserve">Erika Hernández-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Martínez-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-024-00301-y⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 603, pp.110401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527902v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo evolution of transmissible tumours in hydra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jácint Tökölyi</w:t>
+                <w:t xml:space="preserve">In vitro competition between two transmissible cancers and potential implications for their host, the Tasmanian devil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1636⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.e13670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932195v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuul Sepp</w:t>
+                <w:t xml:space="preserve">Cancer and One Health: tumor-bearing individuals can act as super spreaders of symbionts in communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora M Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.21283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72171-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695424v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and One Health: tumor-bearing individuals can act as super spreaders of symbionts in communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Boutry</w:t>
+                <w:t xml:space="preserve">Heterogeneity in elimination efforts could increase the risk of resurgence of lymphatic filariasis in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holivololona Rabenantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72171-y⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.105589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939905v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in elimination efforts could increase the risk of resurgence of lymphatic filariasis in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Evans</w:t>
+                <w:t xml:space="preserve">De novo evolution of transmissible tumours in hydra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jácint Tökölyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105589⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543854v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro competition between two transmissible cancers and potential implications for their host, the Tasmanian devil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Record of the Tribe Orthopodomyiini in the Yucatan Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Arana-Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar García-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Martínez-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Tolsá-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vigueras-Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (2), pp.109-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2987/24-7173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One health and social research in disease ecology: A social contextual study of vector-borne diseases in the Yucatan Peninsula, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuri Pacheco-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Pérez-Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 362, pp.117415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The values and risks of an Intergovernmental Panel for One Health to strengthen pandemic prevention, preparedness, and response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Beniston</w:t>
+                <w:t xml:space="preserve">Achieving inter- and transdisciplinarity in Ecohealth: insights from a rodent-borne disease project in a polycrisis era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Carolina Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(23)00246-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1235183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1235183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266374v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumour is in the detail: Local phylogenetic, population and epidemiological dynamics of a transmissible cancer in Tasmanian devils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Storfer</w:t>
+                <w:t xml:space="preserve">Exploring the potential effects of forest urbanization on the interplay between small mammal communities and their gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13569⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-024-00301-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220911v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Analysis of Hosts and Vectors in the Multiple Transmissions of Flavivirus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SARS-CoV-2 BW lineage, a fast-growing Omicron variant from southeast Mexico bearing relevant escape mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xaira Rivera-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Rosales-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Zárate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban Muñoz-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2022.0062⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.1549-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-023-02034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970014v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 BW lineage, a fast-growing Omicron variant from southeast Mexico bearing relevant escape mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Esteban Muñoz-Medina</w:t>
+                <w:t xml:space="preserve">Sociodemographic Variables Can Guide Prioritized Testing Strategies for Epidemic Control in Resource-Limited Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanjona Ramiadantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-023-02034-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228 (9), pp.1189-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943144v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic Variables Can Guide Prioritized Testing Strategies for Epidemic Control in Resource-Limited Contexts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Nunn</w:t>
+                <w:t xml:space="preserve">The values and risks of an Intergovernmental Panel for One Health to strengthen pandemic prevention, preparedness, and response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H.T. Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Beniston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad076⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.e1301-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(23)00246-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969872v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing One Health: Environmental Solutions for Pandemic Prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Morand</w:t>
+                <w:t xml:space="preserve">The tumour is in the detail: Local phylogenetic, population and epidemiological dynamics of a transmissible cancer in Tasmanian devils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fountain‐jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menna Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Storfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-023-01644-9⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1316-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178875v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of lifetime menses increases breast cancer occurrence in postmenopausal women at high familial risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network Analysis of Hosts and Vectors in the Multiple Transmissions of Flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Nieto-Rabiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Esponda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Suzán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.912083⟩</w:t>
+              <w:t xml:space="preserve">Vector Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2022.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110719v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Bento</w:t>
+                <w:t xml:space="preserve">Operationalizing One Health: Environmental Solutions for Pandemic Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Caceres-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rondinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12121421⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-023-01644-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326353v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of food availability on tumorigenesis is evolutionarily conserved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubane Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46896-1⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423495v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of cooperation among selfish cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Number of lifetime menses increases breast cancer occurrence in postmenopausal women at high familial risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bieuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pascal Capp</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Virginie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Henard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine M Dujon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13571⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.912083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.912083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211346v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-way relationships between gut microbiota, helminth assemblages and bacterial infections in wild rodent populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The paradox of cooperation among selfish cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Diagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+                <w:t xml:space="preserve">Jean‐pascal Capp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Marusyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.243⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1239-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788935v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of health system strengthening on delivery strategies to improve child immunisation coverage and inequalities in rural Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Cordier</w:t>
+                <w:t xml:space="preserve">The impact of food availability on tumorigenesis is evolutionarily conserved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-006824⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46896-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529747v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte de biodiversité, prélude aux émergences virales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-way relationships between gut microbiota, helminth assemblages and bacterial infections in wild rodent populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022160⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897505v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumors alter life history traits in the freshwater cnidarian, Hydra oligactis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrospective analysis of SARS-CoV-2 omicron invasion over delta in French regions in 2021–22: a status-based multi-variant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105034⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-022-07821-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112094v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Susceptibility as a Cost of Reproduction and Contributor to Life History Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amy Boddy</w:t>
+                <w:t xml:space="preserve">A preoperative nomogram for predicting long-term survival after resection of large hepatocellular carcinoma (&amp;gt;10 cm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hpb.2021.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.861103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663551v1</w:t>
+                <w:t xml:space="preserve">hal-03275264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing COVID-19 vaccination efforts and dose allocation within Madagascar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers of flea abundance in wild rodents across local and regional scales in the Chihuahuan Desert, northwestern Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pontifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel García-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Suzán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13150-8⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.e4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979336v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of flea abundance in wild rodents across local and regional scales in the Chihuahuan Desert, northwestern Mexico</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prioritizing COVID-19 vaccination efforts and dose allocation within Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidisoa Rasambainarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanjona Ramiadantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antso Raherinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santatra Randrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin L. Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4013⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13150-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978794v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus infection modifies mosquito blood-feeding behavior to increase transmission to the host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Varsha Walvekar</w:t>
+                <w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Mwakasungula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.2915-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2117589119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03521021v2</w:t>
+                <w:t xml:space="preserve">hal-03745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Dengue virus infection modifies mosquito blood-feeding behavior to increase transmission to the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wong Wei Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Saron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Walvekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.e2117589119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2117589119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03745684v1</w:t>
+                <w:t xml:space="preserve">hal-03521021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of SARS-CoV-2 omicron invasion over delta in French regions in 2021–22: a status-based multi-variant model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Short COVID-19 Outbreak in an Isolated Pacific Island: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Couteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliuti Gahetau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falakiko Lenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-022-07821-5⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.586-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10105395221106863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888881v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preoperative nomogram for predicting long-term survival after resection of large hepatocellular carcinoma (&amp;gt;10 cm)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Cano</w:t>
+                <w:t xml:space="preserve">Molecular survey of Zika virus in the animal-human interface in traditional farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ivone Lopez-Apodaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliot Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Zamudio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nuñez-Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcial Baak-Baak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hpb.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 1057686 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1057686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275264v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular survey of Zika virus in the animal-human interface in traditional farming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Marcial Baak-Baak</w:t>
+                <w:t xml:space="preserve">Transmissible Cancer Evolution: The Under-Estimated Role of Environmental Factors in the “Perfect Storm” Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1057686⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978567v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short COVID-19 Outbreak in an Isolated Pacific Island: A Retrospective Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating chikungunya virus transmission parameters and vector control effectiveness highlights key factors to mitigate arboviral disease outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falakiko Lenei</w:t>
+                <w:t xml:space="preserve">Frédéric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette de Valk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10105395221106863⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.e0010244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980678v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissible Cancer Evolution: The Under-Estimated Role of Environmental Factors in the “Perfect Storm” Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracey Russel</w:t>
+                <w:t xml:space="preserve">Identification of factors associated with residual malaria transmission using school-based serological surveys in settings pursuing elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Vigan-Womas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C. Steinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11020241⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04260-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400244v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating chikungunya virus transmission parameters and vector control effectiveness highlights key factors to mitigate arboviral disease outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+                <w:t xml:space="preserve">Cancer Susceptibility as a Cost of Reproduction and Contributor to Life History Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Boddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.861103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.861103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981585v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with residual malaria transmission using school-based serological surveys in settings pursuing elimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
+                <w:t xml:space="preserve">Tumors alter life history traits in the freshwater cnidarian, Hydra oligactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04260-0⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808120v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need for integrating cancer into the One Health perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perte de biodiversité, prélude aux émergences virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13303⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1039-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372780v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence for manipulation of mosquito host selection by the human malaria parasite, Plasmodium falciparum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
+                <w:t xml:space="preserve">Impact of health system strengthening on delivery strategies to improve child immunisation coverage and inequalities in rural Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew H Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.13⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.e006824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-006824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349954v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Tumorigenesis and Therapy Resistance With a Non-Darwinian and Non-Lamarckian Mechanism of Adaptive Evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mechanistic and data-driven reconstruction of the time-varying reproduction number: Application to the COVID-19 epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen-Van-Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comiskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.732081⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.e1009211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442567v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darwinian approaches for cancer treatment : benefits of mathematical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.4448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479732v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel trends in the transmission of SARS-CoV-2 and retail/recreation and public transport mobility during non-lockdown periods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.067⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134842v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Group phenotypic composition in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Capp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Degregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora M Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.63518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key questions in the ecology and evolution of cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amy M Boddy</w:t>
+                <w:t xml:space="preserve">Reliability of animal counts and implications for the interpretation of trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallecillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier‐clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13190⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.2249 - 2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164823v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cancer Biology Rely on Parrondo’s Principles ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Identifying key questions in the ecology and evolution of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine M Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Catania</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Aktipis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Alix-Panabières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah R Amend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy M Boddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13092197⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.877-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274009v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rare, the Best: Spread of Antimalarial-Resistant Plasmodium falciparum Parasites by Anopheles Mosquito Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00852-21⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510741v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of animal counts and implications for the interpretation of trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vandewalle</w:t>
+                <w:t xml:space="preserve">Does Cancer Biology Rely on Parrondo’s Principles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Capp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora M Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7191⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13092197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328016v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and data-driven reconstruction of the time-varying reproduction number: Application to the COVID-19 epidemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">The Rare, the Best: Spread of Antimalarial-Resistant Plasmodium falciparum Parasites by Anopheles Mosquito Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine E Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009211⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00852-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346530v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darwinian approaches for cancer treatment : benefits of mathematical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thomas</w:t>
+                <w:t xml:space="preserve">Parallel trends in the transmission of SARS-CoV-2 and retail/recreation and public transport mobility during non-lockdown periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comiskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen-Van-Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13174448⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.693-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350098v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group phenotypic composition in cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Capp</w:t>
+                <w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Bauzile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Degregori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Boutry</w:t>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e63518. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.63518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261102v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t>
+                <w:t xml:space="preserve">Field evidence for manipulation of mosquito host selection by the human malaria parasite, Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Peyre</w:t>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+                <w:t xml:space="preserve">Franck Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+                <w:t xml:space="preserve">Domonbabele Fds Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155118v1</w:t>
+                <w:t xml:space="preserve">hal-04349954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interface between ecology, evolution, and cancer: More than ever a relevant research direction for both oncologists and ecologists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bridging Tumorigenesis and Therapy Resistance With a Non-Darwinian and Non-Lamarckian Mechanism of Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pascal Capp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.732081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.732081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027897v1</w:t>
+                <w:t xml:space="preserve">hal-03442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From importation to autochthonous transmission: Drivers of chikungunya and dengue emergence in a temperate area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+                <w:t xml:space="preserve">On the need for integrating cancer into the One Health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.2571-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04981899v1</w:t>
+                <w:t xml:space="preserve">hal-03372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to assess the potential and risks of wildlife culling for infectious disease control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Was the COVID‐19 pandemic avoidable? A call for a “solution‐oriented” approach in pathogen evolutionary ecology to prevent future outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-1032-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (11), pp.1557-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911618v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Predation shapes the impact of cancer on population dynamics and the evolution of cancer resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.1605-1614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1733-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778910v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of innate immunity in the protection conferred by a bacterial infection against cancer: study of an invertebrate model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of lockdown strategies targeting age groups on the burden of COVID-19 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66813-0⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.100424 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960118v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Arnal</w:t>
+                <w:t xml:space="preserve">Transmissible cancers in mammals and bivalves: How many examples are there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Bramwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.e2000222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959074v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissible cancers in mammals and bivalves: How many examples are there?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dujon</w:t>
+                <w:t xml:space="preserve">The role of innate immunity in the protection conferred by a bacterial infection against cancer: study of an invertebrate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Parvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Bramwell</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Lou Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202000222⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66813-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633114v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation shapes the impact of cancer on population dynamics and the evolution of cancer resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perret</w:t>
+                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Gidoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.1733-1744. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631519v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of lockdown strategies targeting age groups on the burden of COVID-19 in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systemic approach to assess the potential and risks of wildlife culling for infectious disease control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pople</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100424⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-1032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493658v1</w:t>
+                <w:t xml:space="preserve">hal-02911618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the COVID‐19 pandemic avoidable? A call for a “solution‐oriented” approach in pathogen evolutionary ecology to prevent future outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David A Roiz</w:t>
+                <w:t xml:space="preserve">Rare and unique adaptations to cancer in domesticated species: An untapped resource?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1605-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944182v1</w:t>
+                <w:t xml:space="preserve">hal-03778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of resistance and tolerance as cancer defences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">From importation to autochthonous transmission: Drivers of chikungunya and dengue emergence in a temperate area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette de Valk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182019001501⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.e0008320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469331v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Ebola Virus and Risk for Infection with Malaria Parasites, Rural Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa O. Ezenwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2602.181120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology and evolution of wildlife cancers: Applications for management and conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Menna Jones</w:t>
+                <w:t xml:space="preserve">The evolution of resistance and tolerance as cancer defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (3), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182019001501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03027879v1</w:t>
+                <w:t xml:space="preserve">hal-02469331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling model predictions with low reported cases of COVID-19 in Sub-Saharan Africa: insights from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Garchitorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rado Rakotonanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.1816044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16549716.2020.1816044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can postfertile life stages evolve as an anticancer mechanism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">The ecology and evolution of wildlife cancers: Applications for management and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Siddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menna Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1719 - 1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445900v1</w:t>
+                <w:t xml:space="preserve">hal-03027879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interface between ecology, evolution, and cancer: More than ever a relevant research direction for both oncologists and ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (8), pp.1583-1594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12804⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1545 - 1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359156v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Differences in mutational processes and intra-tumour heterogeneity between organs: the local selective filter hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
+              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emph/eoz017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469626v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in mutational processes and intra-tumour heterogeneity between organs: the local selective filter hypothesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">The Kendrick modelling platform: language abstractions and tools for epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Papoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stinckwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikal Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.139-146. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emph/eoz017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2843-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468859v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the Local and Malignant Dimensions of Cancer Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Transmissible cancer and the evolution of sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1176935119872954⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934927v1</w:t>
+                <w:t xml:space="preserve">hal-02469626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Iatrogenic Outbreak of Human Immunodeficiency Virus Type 1 in Rural Cambodia, 2014–2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Du-Ping Zheng</w:t>
+                <w:t xml:space="preserve">Can postfertile life stages evolve as an anticancer mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix1071⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.e3000565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393988v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth International Biannual Evolution and Cancer Conference (Resistance, resilience, and robustness: Can we target cancer's evolutionary and ecological nature?)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone‐ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (6), pp.829-835. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12616⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1583-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521772v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
+                <w:t xml:space="preserve">Separating the Local and Malignant Dimensions of Cancer Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Pierre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
+              <w:t xml:space="preserve">Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.1176935119872954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1176935119872954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887524v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macroecology of cancer incidences in humans is associated with large-scale assemblages of endemic infections.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785931v1</w:t>
+                <w:t xml:space="preserve">hal-01887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence and diversity of hepatitis B and hepatitis delta virus in Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolved Dependence in Response to Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Groc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+                <w:t xml:space="preserve">Nynke Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Hamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Gal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Pascal Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.12991⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934736v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved Dependence in Response to Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351466v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourth International Biannual Evolution and Cancer Conference (Resistance, resilience, and robustness: Can we target cancer's evolutionary and ecological nature?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.829-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887358v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling complex parasite interactions: Protection against cerebral malaria by one helminth species is jeopardized by co-infection with another</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">The macroecology of cancer incidences in humans is associated with large-scale assemblages of endemic infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006483⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01872243v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is the evolution of tumour resistance at organ-scale impacted by the importance of the organ for fitness?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High prevalence and diversity of hepatitis B and hepatitis delta virus in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athenaïs Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.185. </w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.i, 1-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1298-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvh.12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503939v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of predation on community resilience to disease</w:t>
+                <w:t xml:space="preserve">Massive Iatrogenic Outbreak of Human Immunodeficiency Virus Type 1 in Rural Cambodia, 2014–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Al-Shorbaji</w:t>
+                <w:t xml:space="preserve">Francois Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janin Nouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du-Ping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Gozlan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allison Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86 (5), pp.1147-1158. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.1733-1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005388v1</w:t>
+                <w:t xml:space="preserve">hal-02393988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections and cancer: the &amp;quot;fifty shades of immunity&amp;quot; hypothesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Disentangling complex parasite interactions: Protection against cerebral malaria by one helminth species is jeopardized by co-infection with another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Maachi</w:t>
+                <w:t xml:space="preserve">Vanessa O Ezenwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-017-3234-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.e0006483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525777v1</w:t>
+                <w:t xml:space="preserve">inserm-01872243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">How is the evolution of tumour resistance at organ-scale impacted by the importance of the organ for fitness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942723v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cell-autonomous effects yield lower clonal diversity in expanding tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the impact of biodiversity differ between emerging and endemic pathogens? The need to separate the concepts of hazard and risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parviez R. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazzio Tissot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James N. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa O. Ezenwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11562-w⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1722), pp.20160129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599465v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer brings forward oviposition in the fly Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Can intestinal microbiota be associated with non-intestinal cancers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Leger</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreno</w:t>
+                <w:t xml:space="preserve">Dominique Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.272 - 276. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.12722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11644-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453447v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spread of avian influenza viruses in aquatic reservoirs: A novel hydrodynamic approach applied to the Rhône delta (southern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global and local environmental changes as drivers of Buruli ulcer emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Gauduin</w:t>
+                <w:t xml:space="preserve">Marine Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Oudart</w:t>
+                <w:t xml:space="preserve">Camilla Jensen Velvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Aaron Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.165⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2017.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014545v1</w:t>
+                <w:t xml:space="preserve">hal-01528488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can intestinal microbiota be associated with non-intestinal cancers ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brazier</w:t>
+                <w:t xml:space="preserve">Modeling the spread of avian influenza viruses in aquatic reservoirs: A novel hydrodynamic approach applied to the Rhône delta (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Faugere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">Hermann Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11644-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.787-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074618v1</w:t>
+                <w:t xml:space="preserve">hal-02014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease ecology, health and the environment: a framework to account for ecological and socio-economic drivers in the control of neglected tropical diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jocque</w:t>
+                <w:t xml:space="preserve">Cancer brings forward oviposition in the fly Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0128⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.272 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009862v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Might Interspecific Interactions between Pathogens Drive Host Evolution? The Case of Plasmodium Species and Duffy-Negativity in Human Populations</w:t>
+                <w:t xml:space="preserve">An ecological and digital epidemiology analysis on the role of human behavior on the 2014 Chikungunya outbreak in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renélise Pélagie-Moutenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05957-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2016.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02013924v1</w:t>
+                <w:t xml:space="preserve">hal-01581824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between immune challenges and cancer cells proliferation: timing does matter!</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Non-cell-autonomous effects yield lower clonal diversity in expanding tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emph/eow025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11562-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381802v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cell-autonomous and non-cell-autonomous effects drive the structure of tumor ecosystems?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lassus</w:t>
+                <w:t xml:space="preserve">Disease ecology, health and the environment: a framework to account for ecological and socio-economic drivers in the control of neglected tropical diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sokolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ngonghala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Conservation, biodiversity and infectious disease: scientific evidence and policy implications, 372 (1722), pp.20160128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2016.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02187344v1</w:t>
+                <w:t xml:space="preserve">hal-02009862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third International Biannual Evolution and Cancer Conference (Evolutionary Trade-offs and Clinical Consequences) Meeting report. San Francisco, CA, USA. 10-13 December 2015</w:t>
+                <w:t xml:space="preserve">Might Interspecific Interactions between Pathogens Drive Host Evolution? The Case of Plasmodium Species and Duffy-Negativity in Human Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12359⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284561v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Infections and cancer: the &amp;quot;fifty shades of immunity&amp;quot; hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Maachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-017-3234-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278160v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus Extrinsic Cancer Risks: The Debate Continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+                <w:t xml:space="preserve">Influence of predation on community resilience to disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Al-Shorbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (5), pp.1147-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515196v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and life-history traits: lessons from host–parasite interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182016000147⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278593v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Ecology of Organs: A Missing Link in Cancer Development?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">Structure in the variability of the basic reproductive number (R 0 ) for Zika epidemics in the Pacific islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Salthouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Mai Cao-Lormeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e19874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19874.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515188v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guardians of inherited oncogenic vulnerabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Intrinsic versus Extrinsic Cancer Risks: The Debate Continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12809⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.68-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01239554v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imported chikungunya cases in an area newly colonised by Aedes albopictus : mathematical assessment of the best public health strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+                <w:t xml:space="preserve">Cancer and life-history traits: lessons from host–parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Biro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182016000147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331088v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does host receptivity or host exposure drives dynamics of infectious diseases? The case of West Nile Virus in wild birds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+                <w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel García-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.04.011⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641481v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Aedes albopictus in Metropolitan France: Contribution of Environmental Drivers and Human Activities and Predictions for a Near Future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Larval nutritional stress affects vector life history traits and human malaria transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Foussadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225092v1</w:t>
+                <w:t xml:space="preserve">hal-01409057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the best of a bad situation: host partial resistance and bypass of behavioral manipulation by parasites?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Roitberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (9), pp.413-418. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515154v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal behaviour and cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Third International Biannual Evolution and Cancer Conference (Evolutionary Trade-offs and Clinical Consequences) Meeting report. San Francisco, CA, USA. 10-13 December 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.423-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513651v1</w:t>
+                <w:t xml:space="preserve">hal-01284561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity and Infectious Diseases: An Ebola Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t>
+                <w:t xml:space="preserve">Do cell-autonomous and non-cell-autonomous effects drive the structure of tumor ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Solary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004992⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1865 (2), pp.147--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223813v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary perspective of cancer: myth, metaphors, and reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Plant-Mediated Effects on Mosquito Capacity to Transmit Human Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele F D S Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Crespi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswende S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12265⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.e1005773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502595v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bad luck and cancer: Does evolution spin the wheel of fortune?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The consequences of reservoir host eradication on disease epidemiology in animal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Al-Shorbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2016.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.201500012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02515136v1</w:t>
+                <w:t xml:space="preserve">hal-01327229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacommunity and phylogenetic structure determine wildlife and zoonotic infectious disease patterns in time and space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel García-Peña</w:t>
+                <w:t xml:space="preserve">Evolutionary Ecology of Organs: A Missing Link in Cancer Development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Castro-Arellano</w:t>
+                <w:t xml:space="preserve">Randolph Nesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Rubio</w:t>
+                <w:t xml:space="preserve">Robert Gatenby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1404⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (8), pp.409-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391093v1</w:t>
+                <w:t xml:space="preserve">hal-02515188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer: an emergent property of disturbed resource-rich environments? Ecology meets personalized medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Imported chikungunya cases in an area newly colonised by Aedes albopictus : mathematical assessment of the best public health strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sochacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12232⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (18), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502838v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria continues to select for sickle cell trait in Central Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+                <w:t xml:space="preserve">The guardians of inherited oncogenic vulnerabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Leonard Nunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Solary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (22), pp.7051-7054. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1505665112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943163v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the weather play a role in the spread of pandemic influenza ? A study of H1N1pdm09 infections in France during 2009-2010</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Interactions between immune challenges and cancer cells proliferation: timing does matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bourfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268815000941⟩</w:t>
+              <w:t xml:space="preserve">Evolution, Medicine, and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emph/eow025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215148v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Peto’s paradox be used as the null hypothesis to identify the role of evolution in natural resistance to cancer? A critical review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The alternate role of direct and environmental transmission in fungal infectious disease in wildlife: threats for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah N. Al-Shorbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe E. Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1782-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258455v1</w:t>
+                <w:t xml:space="preserve">hal-01223662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Constantin de Magny</w:t>
+                <w:t xml:space="preserve">Cancer: an emergent property of disturbed resource-rich environments? Ecology meets personalized medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.527-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01053863v1</w:t>
+                <w:t xml:space="preserve">hal-02502838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer: a missing link in ecosystem functioning?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+                <w:t xml:space="preserve">Elucidating the spatio-temporal dynamics of an emerging wildlife pathogen using approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourtune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (21), pp.5348-5363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00856699v1</w:t>
+                <w:t xml:space="preserve">hal-01445165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peto's paradox revisited: theoretical evolutionary dynamics of cancer in wild populations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metacommunity and phylogenetic structure determine wildlife and zoonotic infectious disease patterns in time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Suzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel García-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Castro-Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12025⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.865-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504064v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bad luck and cancer: Does evolution spin the wheel of fortune?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.586-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00790602v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Community Organization on Vector-Borne Pathogens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary perspective of cancer: myth, metaphors, and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gatenby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/668591⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391503v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Achilles heel of multi-host pathogens: the concept of keystone ‘host’ species illustrated by Mycobacterium ulcerans transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mollie Mcintosh</w:t>
+                <w:t xml:space="preserve">Environmental transmission of Mycobacterium ulcerans drives dynamics of Buruli ulcer in endemic regions of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calistus N. Ngonghala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Eyangoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/045009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391319v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignancies and High Birth Weight in Human: Which Cancers Could Result from Antagonistic Pleiotropy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+                <w:t xml:space="preserve">Mycobacterium ulcerans dynamics in aquatic ecosystems are driven by a complex interplay of abiotic and biotic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Eyangoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4303/jem/Q120502⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.e07616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.07616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513097v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resistance to cancers: a Darwinian hypothesis to explain Peto’s paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making the best of a bad situation: host partial resistance and bypass of behavioral manipulation by parasites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla C King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roitberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-387⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502607v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat ownership is neither a strong predictor of Toxoplasma gondii infection nor a risk factor for brain cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+                <w:t xml:space="preserve">The Spread of Aedes albopictus in Metropolitan France: Contribution of Environmental Drivers and Human Activities and Predictions for a Near Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L 'Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foussadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0625⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512128v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain cancer mortality rates increase with Toxoplasma gondii seroprevalence in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Animal behaviour and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512114v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity and Infectious Diseases: An Ebola Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa O. Ezenwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.e1004992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting host compensatory responses: the ‘must’ of manipulation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Malaria continues to select for sickle cell trait in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Délicat-Loembet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.06.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (22), pp.7051-7054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1505665112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02520005v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">No Evidence for Ape Plasmodium Infections in Humans in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucresse Delicat-Loembet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic inequality caused by feedbacks between poverty and the dynamics of a rare tropical disease: the case of Buruli ulcer in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calistus N. Ngonghala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1818), pp.20151426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.1426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for carry-over effects of predator exposure on pathogen transmission potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudraogo Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1821), pp.20152430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Peto’s paradox be used as the null hypothesis to identify the role of evolution in natural resistance to cancer? A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Solary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1782-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the weather play a role in the spread of pandemic influenza ? A study of H1N1pdm09 infections in France during 2009-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, 143 (16), pp.3384-3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815000941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does host receptivity or host exposure drives dynamics of infectious diseases? The case of West Nile Virus in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How community ecology can improve our understanding of cholera dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Constantin de Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Constantin de Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01053863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycobacterium ulcerans Ecological Dynamics and Its Association with Freshwater Ecosystems and Aquatic Communities: Results from a 12-Month Environmental Survey in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Ossomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.e2879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Community Organization on Vector-Borne Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/668591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00790602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peto's paradox revisited: theoretical evolutionary dynamics of cancer in wild populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Sprouffske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the Achilles heel of multi-host pathogens: the concept of keystone ‘host’ species illustrated by Mycobacterium ulcerans transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eric Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Merritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Kimbirauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mollie Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.045009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/4/045009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer: a missing link in ecosystem functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Payette Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cat ownership is neither a strong predictor of Toxoplasma gondii infection nor a risk factor for brain cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1042-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural resistance to cancers: a Darwinian hypothesis to explain Peto’s paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hochberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleah F Caulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Gatenby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholera Outbreak in Senegal in 2005: Was Climate a Factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Constantin de Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadlamani Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël M Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard M Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malignancies and High Birth Weight in Human: Which Cancers Could Result from Antagonistic Pleiotropy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4303/jem/Q120502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain cancer mortality rates increase with Toxoplasma gondii seroprevalence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.496-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2012.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.800-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting host compensatory responses: the ‘must’ of manipulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (10), pp.435-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-agent systems in epidemiology: a first step for computational biology in the study of vector-borne disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-9-435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16981,1577 +19777,2684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host competence–abundance relationships drive the dilution effect across multiple small mammal-borne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of host-pathogen community assemblies in European forests and urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Alburkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer’s vulnerability to food availability is evolutionarily conserved: diet modulates tumorigenesis in both Hydra and zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine M Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du changement climatique pour les maladies à transmission vectorielle et impact en assurance de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection triggers tumor regression through activation of innate immunity in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Parvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité et santé humaine : de la nécessité de combiner écologie et santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conséquences écologiques et sociétales de la perte de biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.257-285, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9072.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la biologie de la conservation peut-elle réduire le risque d'épidémies chez les populations humaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardon, S. (ed.); Gautier, A. (ed.); Le Naour, G. (ed.); Morand, S. (ed.); Angot, J.L. (préf.); Keck, F. (postf.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.48-51, 2022, 978-2-7592-3296-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nature luxuriante protège des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.42-43, 2020, 978-2-7099-2850-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infectious diseases in low-income countries: where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and evolution of infectious diseases : pathogen control and public health management in low-income countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2018, 978-0-19-878983-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198789833.003.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing public health strategies in low-income countries : epidemiology, ecology and evolution for the control of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and evolution of infectious diseases : pathogen control and public health management in low-income countries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198789833.003.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo evolution of transmissible tumors in Hydra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jácint Tökölyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Evolution: From Genome to Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Virtual conference, United Kingdom. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer’s vulnerability to food availability is evolutionarily conserved: diet modulates tumorigenesis in both Hydra and zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine M Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod, Roscoff 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Roscoff, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423415v1</w:t>
-              </w:r>
-[...354 lines deleted...]
-                <w:t xml:space="preserve">hal-02968232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité - 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité, 50 p., 2023, 979-10-91015-66-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'où vient le cancer, et pourquoi n'a-t-il pas été éliminé par l'évolution ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Arnal</w:t>
+                <w:t xml:space="preserve">Challenges of engaging actors via a co-design process: the case of PREZODE (preventing zoonotic disease emergence) international initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Ladreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-03141107v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Veterinary Epidemiology and Economics (ISVEE 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISVEE, Aug 2022, Halifax, Canada. pp.499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Separation of Concerns in Epidemiological Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikal Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stinckwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuong Vinh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modularity in Modelling (momo'16) - Workshop of the 15th International Conference on Modularity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.196-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2892664.2892699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KENDRICK: a Domain Specific Language and Platform for Mathematical Epidemiological Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stinckwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikal Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuong Vinh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IEEE-RIVF International Conference on Computing and Communication Technologies (RIFV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2015, Can Tho, Vietnam. pp.132-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIVF.2015.7049888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How vectors and hosts distributions impact the processes of introduction, amplification and emergence of a multi-host disease? An integrative ecological and landscape study on West Nile virus in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference EDEN 2010 : Emerging vector-borne diseases in a changing european environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement contre le cancer : la biologie évolutive apporte de nouvelles solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, en ligne [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du virus de la Covid-19 : la piste de l'élevage des visons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delabouglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, en ligne [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'où vient le cancer, et pourquoi n'a-t-il pas été éliminé par l'évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, en ligne [7 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m4tp43sy3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les variants du SARS-CoV-2 émergent-ils maintenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, en ligne [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence des variants du SARS-CoV-2 : que peut-on espérer (ou craindre) dans un futur proche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, en ligne [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIALOGUE. Seule une planète préservée nous permet de vivre en bonne santé (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON ET BENJAMIN ROCHE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling jointly landscape complexity and environmental heterogeneity to envision new strategies for tsetse flies control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18561,395 +22464,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
+                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
+              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179861v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
+                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179836v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18959,362 +22862,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ecological and socioeconomic feedbacks of Buruli ulcer in sub-Saharan Africa: results from a field study in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Garchitorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calistus Ngonghala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 389, Elsevier, pp.S9, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953855v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-01377096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId666"/>
+      <w:footerReference w:type="default" r:id="rId784"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19461,51 +23198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05488499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rialland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05764-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hern&#225;ndez-Villegas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castel&#225;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Moreira-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Vigueras-Galv&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jim&#233;nez-Rico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17060758" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Jim&#233;nez-Rico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mart&#237;nez-Duque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.635" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Capp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Marusyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Asselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouilloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912116v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carolina Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1235183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00301-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Meliani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brazier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;cint T&#246;k&#246;lyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1636" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora M Nedelcu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72171-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chesnais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holivololona Rabenantoandro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Owen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13670" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arana-Guardia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a-Su&#225;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tols&#225;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vigueras-Galv&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/24-7173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco-Zapata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez-Lombardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Marc&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hobeika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.T. Stauffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Bortel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beniston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00246-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fountain&#8208;jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Storfer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13569" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nieto-Rabiela" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esponda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Suz&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2022.0062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaira Rivera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rosales-Rivera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Z&#225;rate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Mu&#241;oz-Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02034-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kauffman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moody" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nunn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Caceres-Escobar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Maiorano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rondinini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-023-01644-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bieuville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.912083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Guimard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46896-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211346v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Capp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13571" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.243" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H Bonds" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cordier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-006824" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Rasambainarivo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antso Raherinandrasana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santatra Randrianarisoa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Rice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13150-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521021v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Saron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Walvekar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117589119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07821-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Flores" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2021.06.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ivone Lopez-Apodaca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliot Zarza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Zamudio-Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nu&#241;ez-Avellaneda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcial Baak-Baak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1057686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couteaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliuti Gahetau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falakiko Lenei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10105395221106863" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G&#233;rard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Russel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020241" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010244" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Brown" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Catania" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.732081" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134842v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comiskey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen-Van-Yen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Champagne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.067" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Aktipis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Amend" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Boddy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13190" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092197" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Menard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00852-21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallecillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier&#8208;clerc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandewalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009211" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174448" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261102v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63518" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027897v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13031" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981899v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008320" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pople" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1032-z" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960118v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Rollin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66813-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633114v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bramwell" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000222" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631519v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12951" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100424" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944182v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13586" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182019001501" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Abbate" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O. Ezenwa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2602.181120" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027879v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Siddle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Peck" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12948" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Rakotonanahary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drake" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andriamihaja" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2020.1816044" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445900v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000565" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468859v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoz017" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934927v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1176935119872954" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02521772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12616" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01934736v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12991" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02351466v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kareva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Raven" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.01.012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872243v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006483" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02503939v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1298-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005388v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al-Shorbaji" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12722" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525777v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Maachi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3234-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599465v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11562-w" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014545v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Gauduin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.165" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75K32TZT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074618v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faugere" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11644-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009862v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sokolow" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ngonghala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jocque" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0128" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013924v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.09.010" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFB1D3D2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381802v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bourfia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eow025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187344v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Solary" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.01.005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05LR8FGB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284561v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12359" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515196v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2016.01.004" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515188v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Nesse" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gatenby" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2016.06.009" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239554v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12809" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P92C8G63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331088v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sochacki" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Perrin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Noel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641481v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.04.011" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N3ZWB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225092v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L 'Ambert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125600" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515154v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla C King" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roitberg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.05.007" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZPXF0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513651v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.12.001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVDB2J0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223813v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004992" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502595v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crespi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12265" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515136v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500012" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLTBZ3S6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391093v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castro-Arellano" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rico" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rubio" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1404" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502838v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12232" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943163v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce D&#233;licat-Loembet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505665112" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215148v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815000941" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258455v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1782-z" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856699v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Payette Daoust" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.07.005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFG46LV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02504064v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Sprouffske" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391503v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668591" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391319v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eric Benbow" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merritt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kimbirauskas" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Mcintosh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/045009" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513097v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jem/Q120502" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502607v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleah F Caulin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Gatenby" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maley" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-387" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512128v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lafferty" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0625" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512114v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.01.013" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CB2S3DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02392523v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bousquet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-435" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407443v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sluydts" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706987v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Alburkat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419834v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998538v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drif" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02527549v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618407v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423415v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581207v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9072.ch11" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052243v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968232v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198789833.003.0016" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141107v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m4tp43sy3" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611834v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100024" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953855v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Ngonghala" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31121-2" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R54806BH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377096v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892699" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rialland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05488499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05764-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouilloud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/4038648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Elie Gozlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chaves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Capp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Marusyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Asselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoaf022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hern&#225;ndez-Villegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castel&#225;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Moreira-Soto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Vigueras-Galv&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jim&#233;nez-Rico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17060758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Jim&#233;nez-Rico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mart&#237;nez-Duque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise G&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Owen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Meliani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora M Nedelcu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72171-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chesnais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holivololona Rabenantoandro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;cint T&#246;k&#246;lyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arana-Guardia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a-Su&#225;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tols&#225;-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vigueras-Galv&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/24-7173" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco-Zapata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez-Lombardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Marc&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117415" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912116v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carolina Colombo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1235183" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00301-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaira Rivera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rosales-Rivera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Z&#225;rate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Mu&#241;oz-Medina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02034-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kauffman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moody" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nunn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad076" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hobeika" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.T. Stauffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Bortel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beniston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00246-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fountain&#8208;jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arce" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Storfer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13569" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nieto-Rabiela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esponda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Suz&#225;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2022.0062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Caceres-Escobar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Maiorano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rondinini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-023-01644-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bieuville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.912083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211346v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Capp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13571" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Guimard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46896-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.243" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07821-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Flores" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2021.06.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Rasambainarivo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antso Raherinandrasana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santatra Randrianarisoa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Rice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13150-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521021v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Saron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stewart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Walvekar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117589119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couteaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliuti Gahetau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falakiko Lenei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10105395221106863" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ivone Lopez-Apodaca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliot Zarza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Zamudio-Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nu&#241;ez-Avellaneda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcial Baak-Baak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1057686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Russel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold No&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010244" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112094v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022160" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H Bonds" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Miller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cordier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-006824" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Champagne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen-Van-Yen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comiskey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belkhir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174448" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Degregori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63518" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallecillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier&#8208;clerc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandewalle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7191" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164823v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Aktipis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Amend" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Boddy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Catania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Menard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00852-21" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134842v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442567v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.732081" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372780v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Brown" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13303" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13586" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12951" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493658v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100424" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bramwell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000222" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960118v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Rollin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66813-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911618v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pople" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1032-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778910v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12920" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008320" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921032v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Abbate" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O. Ezenwa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2602.181120" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469331v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182019001501" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998394v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Rakotonanahary" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drake" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andriamihaja" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2020.1816044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027879v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Siddle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Peck" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12948" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468859v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eoz017" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155767v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2843-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000275" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445900v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000565" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934927v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1176935119872954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02351466v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kareva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Raven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.01.012" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02521772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12616" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785931v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.016" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01934736v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Groc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12991" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872243v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006483" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02503939v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1298-7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608344v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviez R. Hosseini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Mills" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0129" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faugere" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11644-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528488v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Jensen Velvin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Morris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014545v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Gauduin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.165" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75K32TZT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581824v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;lise P&#233;lagie-Moutenda" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sochacki" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05957-y" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599465v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11562-w" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009862v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sokolow" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ngonghala" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jocque" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0128" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013924v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.09.010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFB1D3D2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525777v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Maachi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3234-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al-Shorbaji" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12722" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487852v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Salthouse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paul" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Mai Cao-Lormeau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19874.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2016.01.004" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409057v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36778" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284561v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12359" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187344v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Solary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.01.005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05LR8FGB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998430v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele F D S Hien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswende S Yerbanga" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005773" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327229v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2016.46" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515188v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Nesse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gatenby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2016.06.009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331088v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Perrin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Noel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239554v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12809" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P92C8G63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381802v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bourfia" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emph/eow025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223662v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah N. Al-Shorbaji" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E. Gozlan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10368" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502838v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12232" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445165v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssiere" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13401" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z23DBVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391093v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Castro-Arellano" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rico" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rubio" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1404" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515136v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500012" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLTBZ3S6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502595v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crespi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12265" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272049v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garchitorena" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus N. Ngonghala" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eyangoh" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18055" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215005v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07616" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02515154v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla C King" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roitberg" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.05.007" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZPXF0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225092v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L 'Ambert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foussadier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125600" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513651v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.12.001" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVDB2J0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223813v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004992" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943163v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce D&#233;licat-Loembet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505665112" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641023v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucresse Delicat-Loembet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126933" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504696v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1426" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411102v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Yameogo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2430" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258455v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1782-z" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215148v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cohen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815000941" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641481v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.04.011" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N3ZWB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941130v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hasan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00137" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342949v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamgang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ossomba" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002879" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391503v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dobson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668591" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02504064v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Sprouffske" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02391319v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eric Benbow" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merritt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kimbirauskas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Mcintosh" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/4/045009" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856699v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Payette Daoust" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.07.005" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFG46LV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512128v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lafferty" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0625" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502607v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleah F Caulin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Gatenby" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maley" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-387" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941098v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Thiaw" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadlamani Kumar" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l M Manga" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044577" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513097v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jem/Q120502" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512114v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.01.013" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CB2S3DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02392523v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bousquet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-435" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407443v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sluydts" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706987v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Alburkat" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419834v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998538v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drif" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02527549v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581207v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9072.ch11" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052243v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127986v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787734v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198789833.003.0001" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968232v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198789833.003.0016" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618407v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423415v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181090v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Ladreyt" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Peyre" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Trouillet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377096v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892699" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377090v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2015.7049888" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818325v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141110v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhir" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134145v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabouglise" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141107v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m4tp43sy3" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186507v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534875v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887613v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611834v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100024" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953855v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Ngonghala" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31121-2" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R54806BH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>