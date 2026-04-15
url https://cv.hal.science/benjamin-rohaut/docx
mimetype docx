--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -482,2622 +482,2622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural brain connectivity in disorders of consciousness</w:t>
+                <w:t xml:space="preserve">Multimodal assessment improves neuroprognosis performance in clinically unresponsive critical-care patients with brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Altmayer</w:t>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sangare</w:t>
+                <w:t xml:space="preserve">C Calligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Calligaris</w:t>
+                <w:t xml:space="preserve">B Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Puybasset</w:t>
+                <w:t xml:space="preserve">P Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+                <w:t xml:space="preserve">F Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02839-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-024-03019-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705534v1</w:t>
+                <w:t xml:space="preserve">hal-04598223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assessment improves neuroprognosis performance in clinically unresponsive critical-care patients with brain injury</w:t>
+                <w:t xml:space="preserve">Functional and structural brain connectivity in disorders of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Calligaris</w:t>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hermann</w:t>
+                <w:t xml:space="preserve">Charlotte Calligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Perez</w:t>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Faugeras</w:t>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-024-03019-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598223v1</w:t>
+                <w:t xml:space="preserve">hal-04705534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Approach to Screen for Somatosensory Evoked Potentials in Critical Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lakhlifi</w:t>
+                <w:t xml:space="preserve">Alaina Borden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+                <w:t xml:space="preserve">Julie Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rouault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01710-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076913v1</w:t>
+                <w:t xml:space="preserve">hal-04314658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Screen for Somatosensory Evoked Potentials in Critical Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Troubles de la conscience, coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01710-8⟩</w:t>
+              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-0378(23)50453-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314658v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproic acid as adjuvant treatment for convulsive status epilepticus: a randomised clinical trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristics and biases in medical decision-making under uncertainty: The case of neuropronostication for consciousness disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lakhlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04292-7⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.104181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949580v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics and biases in medical decision-making under uncertainty: The case of neuropronostication for consciousness disorders</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valproic acid as adjuvant treatment for convulsive status epilepticus: a randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Sharshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104181⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04292-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290464v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la conscience, coma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Disorders of Consciousness: navigating between nihilism and unrealistic hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-0378(23)50453-X⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.104182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568295v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorders of Consciousness: navigating between nihilism and unrealistic hopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lakhlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (2), pp.104182. </w:t>
+              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273414v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain Biopsy for Neurological Diseases of Unknown Etiology in Critically Ill Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demeret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Degos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582656v1</w:t>
+                <w:t xml:space="preserve">hal-03520976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Biopsy for Neurological Diseases of Unknown Etiology in Critically Ill Patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulins in patients with COVID-19-associated moderate-to-severe acute respiratory distress syndrome (ICAR): multicentre, double-blind, placebo-controlled, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Le Joncour</w:t>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Letizia Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Megarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005439⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.158-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520976v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulins in patients with COVID-19-associated moderate-to-severe acute respiratory distress syndrome (ICAR): multicentre, double-blind, placebo-controlled, phase 3 trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Older patients with COVID‐19 and neuropsychiatric conditions: A study of risk factors for mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Megarbane</w:t>
+                <w:t xml:space="preserve">Vi‐huong Nguyen‐michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00440-9⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579483v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older patients with COVID‐19 and neuropsychiatric conditions: A study of risk factors for mortality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Sangaré</w:t>
+                <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gales</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.2787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146192v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589023v1</w:t>
+                <w:t xml:space="preserve">hal-03582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus disease 2019 crisis in Paris: A differential psychological impact between regular intensive care unit staff members and reinforcement workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Neuron Specific Enolase: a new tool for seizure risk monitoring after status epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Altmayer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demeret</w:t>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.142-145. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.15154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184560v1</w:t>
+                <w:t xml:space="preserve">hal-03405653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Neuron Specific Enolase: a new tool for seizure risk monitoring after status epilepticus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronavirus disease 2019 crisis in Paris: A differential psychological impact between regular intensive care unit staff members and reinforcement workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Australian Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.142-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.15154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405653v1</w:t>
+                <w:t xml:space="preserve">hal-03184560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Event-Related &amp;quot;Global Effect&amp;quot; Predicts Recovery of Overt Consciousness</w:t>
+                <w:t xml:space="preserve">Not all patients with convulsive status epilepticus intubated in pre-hospital settings meet the criteria for refractory status epilepticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Perez</w:t>
+                <w:t xml:space="preserve">Sinead Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Hervé Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.588233⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145838v1</w:t>
+                <w:t xml:space="preserve">hal-04396404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal FDG-PET and EEG assessment improves diagnosis and prognostication of disorders of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Stender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Stender</w:t>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Aurélie Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Denis-Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, pp.102601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valproic Acid as an Adjuvant Treatment for Generalized Convulsive Status Epilepticus in Adults Admitted to Intensive Care Units: Protocol for a Double-Blind, Multicenter Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Sharshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ben Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ben Hadj Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Heming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.e22511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/22511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide spectrum of COVID-19 neuropsychiatric complications within a multidisciplinary centre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Houot</w:t>
+                <w:t xml:space="preserve">Auditory Event-Related &amp;quot;Global Effect&amp;quot; Predicts Recovery of Overt Consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rosso</w:t>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carvalho</w:t>
+                <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.588233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.588233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464402v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell biomarkers in critically ill COVID‐19‐patients with encephalitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Altmayer</w:t>
+                <w:t xml:space="preserve">The wide spectrum of COVID-19 neuropsychiatric complications within a multidisciplinary centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Ziveri</w:t>
+                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Frère</w:t>
+                <w:t xml:space="preserve">Stéphanie Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe‐elie Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.15545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452050v1</w:t>
+                <w:t xml:space="preserve">hal-03464402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all patients with convulsive status epilepticus intubated in pre-hospital settings meet the criteria for refractory status epilepticus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell biomarkers in critically ill COVID‐19‐patients with encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinead Zeidan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Jason Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Outin</w:t>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bolgert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Houot</w:t>
+                <w:t xml:space="preserve">Joe‐elie Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88, pp.29-35. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.15545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396404v2</w:t>
+                <w:t xml:space="preserve">hal-03452050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
               </w:r>
@@ -3351,77 +3351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances of brain cholesterol metabolism: A new excitotoxic process associated with status epilepticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,291 +3479,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a coherent structuration of disorders of consciousness expertise at a country scale: A proposal for France</w:t>
+                <w:t xml:space="preserve">Does adding beer to coffee enhance the activation of drinks ? An ERP study of semantic category priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Naccache</w:t>
+                <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Luauté</w:t>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Silva</w:t>
+                <w:t xml:space="preserve">Theophile Bieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J D Sitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.9 - 20. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2021.1940117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353486v1</w:t>
+                <w:t xml:space="preserve">hal-03282300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adding beer to coffee enhance the activation of drinks ? An ERP study of semantic category priming</w:t>
+                <w:t xml:space="preserve">Toward a coherent structuration of disorders of consciousness expertise at a country scale: A proposal for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">L Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.9 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17588928.2021.1940117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282300v1</w:t>
+                <w:t xml:space="preserve">hal-04353486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early abolition of cough reflex predicts mortality in deeply sedated brain-injured patients</w:t>
               </w:r>
@@ -3877,645 +3877,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainstem dysfunction in critically ill patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbitofrontal involvement in a neuroCOVID‐19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibol Chhor</w:t>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Righy Shinotsuka</w:t>
+                <w:t xml:space="preserve">Julia Devianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2718-9⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02461161v1</w:t>
+                <w:t xml:space="preserve">hal-02934690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic plasma exchange in a critically ill Covid‐19 patient</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Neuroprognostication of Consciousness Recovery in a Patient with COVID-19 Related Encephalitis: Preliminary Findings from a Multimodal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anceline Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jca.21830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938993v1</w:t>
+                <w:t xml:space="preserve">hal-03053495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitofrontal involvement in a neuroCOVID‐19 patient</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Cao</w:t>
+                <w:t xml:space="preserve">Brainstem dysfunction in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Galanaud</w:t>
+                <w:t xml:space="preserve">Vibol Chhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Righy Shinotsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16612⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934690v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02461161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprognostication of Consciousness Recovery in a Patient with COVID-19 Related Encephalitis: Preliminary Findings from a Multimodal Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Therapeutic plasma exchange in a critically ill Covid‐19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Samir Saheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.845. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jca.21830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053495v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe COVID-19-related encephalitis can respond to immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -4553,103 +4553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation of auditory startle reflex is a new sign of minimally conscious state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 143 (7), pp.2154-2172. </w:t>
@@ -4687,51 +4687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined behavioral and electrophysiological evidence for a direct cortical effect of prefrontal tDCS on disorders of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Raimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -4815,3475 +4815,3487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structural brain lesions associated with consciousness impairment early after hemorrhagic stroke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Brain Activation in Unresponsive Patients with Acute Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin W Doyle</w:t>
+                <w:t xml:space="preserve">Jan Claassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
+                <w:t xml:space="preserve">Kevin Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Igwe</w:t>
+                <w:t xml:space="preserve">Adu Matory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41042-2⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 380 (26), pp.2497-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299911v1</w:t>
+                <w:t xml:space="preserve">hal-02299909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Consciousness in Unresponsive ICU Patients: Technical, Medical and Ethical Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Eliseyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Claassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2370-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Brain Activation in Unresponsive Patients with Acute Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Claassen</w:t>
+                <w:t xml:space="preserve">Wisdom of the caregivers: pooling individual subjective reports to diagnose states of consciousness in brain-injured patients, a monocentric prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Doyle</w:t>
+                <w:t xml:space="preserve">Gwen Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adu Matory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Couch</w:t>
+                <w:t xml:space="preserve">Karine Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Burger</w:t>
+                <w:t xml:space="preserve">Sébastien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 380 (26), pp.2497-2505. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.e026211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299909v1</w:t>
+                <w:t xml:space="preserve">hal-02299913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisdom of the caregivers: pooling individual subjective reports to diagnose states of consciousness in brain-injured patients, a monocentric prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+                <w:t xml:space="preserve">Deep structural brain lesions associated with consciousness impairment early after hemorrhagic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Goudard</w:t>
+                <w:t xml:space="preserve">Kevin W Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Courcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Labat</w:t>
+                <w:t xml:space="preserve">Kay Igwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.e026211. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299913v1</w:t>
+                <w:t xml:space="preserve">hal-02299911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for the use of electroencephalography and evoked potentials in comatose patients</w:t>
+                <w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Zyss</w:t>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Azabou</w:t>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.05.038⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859718v1</w:t>
+                <w:t xml:space="preserve">hal-01788066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+                <w:t xml:space="preserve">Early myoclonus following anoxic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">Manisha G Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Adam</w:t>
+                <w:t xml:space="preserve">David Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Delphine</w:t>
+                <w:t xml:space="preserve">William Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t>
+              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.249 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788066v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the boundaries of unconscious semantic cognition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Robust EEG-based cross-site and cross-protocol classification of states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13930⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (11), pp.3179-3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865877v1</w:t>
+                <w:t xml:space="preserve">hal-01887793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making in perceived devastating brain injury: a call to explore the impact of cognitive biases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">What are the boundaries of unconscious semantic cognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Claassen</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (11), pp.1287 - 1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865865v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early myoclonus following anoxic brain injury</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Decision making in perceived devastating brain injury: a call to explore the impact of cognitive biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Claassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.249 - 256. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865879v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust EEG-based cross-site and cross-protocol classification of states of consciousness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mismatch negativity to predict subsequent awakening in deeply sedated critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Louppe</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Kandelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awy251⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.1290-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887793v1</w:t>
+                <w:t xml:space="preserve">hal-01868795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch negativity to predict subsequent awakening in deeply sedated critically ill patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for the use of electroencephalography and evoked potentials in comatose patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Azabou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Kandelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (6), pp.1290-1297. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.143-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868795v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and consciousness recovery are better in the minimally conscious state than in the vegetative state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Probing consciousness in a sensory-disconnected paralyzed patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demeret</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.72 - 77. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1327673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1364421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848286v1</w:t>
+                <w:t xml:space="preserve">hal-01558164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalitis in a traveller with typhoid fever: efficacy of corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jtm/tax063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consciousness in a sensory-disconnected paralyzed patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1327673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01558164v1</w:t>
+                <w:t xml:space="preserve">hal-01534718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une jeune femme présentant des symptômes psychiatriques subaigus aux urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01534718v1</w:t>
+                <w:t xml:space="preserve">hal-01865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une jeune femme présentant des symptômes psychiatriques subaigus aux urgences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Brainstem response patterns in deeply-sedated critically-ill patients predict 28-day mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865882v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainstem response patterns in deeply-sedated critically-ill patients predict 28-day mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Brain-heart interactions reveal consciousness in noncommunicating patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chillet</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Demertzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.578 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528608v1</w:t>
+                <w:t xml:space="preserve">hal-01848059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-heart interactions reveal consciousness in noncommunicating patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Disentangling conscious from unconscious cognitive processing with event-related EEG potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848059v1</w:t>
+                <w:t xml:space="preserve">hal-01580615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling conscious from unconscious cognitive processing with event-related EEG potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Survival and consciousness recovery are better in the minimally conscious state than in the vegetative state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.72 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1364421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580615v1</w:t>
+                <w:t xml:space="preserve">hal-01848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply: Replicability and impact of statistics in the detection of neural responses of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (6), pp.e31 - e31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/aww060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconscious semantic processing of polysemous words is not automatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Meadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/niw010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural detection of complex sound sequences or of statistical regularities in the absence of consciousness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo D Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (12), pp.e395 - e395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awv190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale screening of neural signatures of consciousness in patients in a vegetative or minimally conscious state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137 (8), pp.2258 - 2270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awu141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Sharing in the Brain Indexes Consciousness in Noncommunicative Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo D Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen El karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (19), pp.1914 - 1919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-trial decoding of auditory novelty responses facilitates the detection of residual consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (3), pp.726 - 738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event related potentials elicited by violations of auditory regularities in patients with impaired consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bekinschtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3), pp.403-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural signature of the conscious processing of auditory regularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan A Bekinschtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (5), pp.1672 - 1677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0809667106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8293,124 +8305,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurology of consciousness impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Disorders in Critical Illness: Mechanisms, Diagnosis, and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8420,100 +8432,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“DoC DoC”, your attention please!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.106-107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,383 +8535,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians' metacognition in medical decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Kouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botulism mimicking Miller Fisher syndrome: Clinical and pathophysiological discussion of a case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Calligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Créange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoC-feeling&amp;quot;: a new behavioural tool to help diagnose the Minimally Conscious State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8909,114 +8921,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre conscience et représentations sémantiques verbales : approche comportementale et neurophysiologique chez le sujet sain et le patient cérébro-lésé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015PA066413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01372200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9084,51 +9096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE7F917E"/>
+    <w:nsid w:val="951BEED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9315,51 +9327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1Z1MQ42-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>