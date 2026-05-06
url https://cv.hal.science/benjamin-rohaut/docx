--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -180,2578 +180,2578 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of severe acute encephalopathy in the ICU: an expert consensus statement from the french society of intensive care medicine</w:t>
+                <w:t xml:space="preserve">Deep white matter MRI predicts outcomes in coma of various etiologies: a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sonneville</w:t>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Azabou</w:t>
+                <w:t xml:space="preserve">Pierre Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bailly</w:t>
+                <w:t xml:space="preserve">Martin Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benghanem</w:t>
+                <w:t xml:space="preserve">Didier Cassereau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Almeida Cardoso</w:t>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01436-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05909-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034535v1</w:t>
+                <w:t xml:space="preserve">inserm-05600660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Motor Dissociation in Disorders of Consciousness</w:t>
+                <w:t xml:space="preserve">Management of severe acute encephalopathy in the ICU: an expert consensus statement from the french society of intensive care medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelena Bodien</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Allanson</w:t>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Cardone</w:t>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bonhomme</w:t>
+                <w:t xml:space="preserve">Sarah Benghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerina Carmona</w:t>
+                <w:t xml:space="preserve">Gilles de Almeida Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 391 (7), pp.598-608. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2400645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01436-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997611v1</w:t>
+                <w:t xml:space="preserve">hal-05034535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assessment improves neuroprognosis performance in clinically unresponsive critical-care patients with brain injury</w:t>
+                <w:t xml:space="preserve">Cognitive Motor Dissociation in Disorders of Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Yelena Bodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Calligaris</w:t>
+                <w:t xml:space="preserve">Judith Allanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hermann</w:t>
+                <w:t xml:space="preserve">Paolo Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Perez</w:t>
+                <w:t xml:space="preserve">Arthur Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Faugeras</w:t>
+                <w:t xml:space="preserve">Jerina Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 391 (7), pp.598-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-024-03019-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2400645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598223v1</w:t>
+                <w:t xml:space="preserve">hal-04997611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural brain connectivity in disorders of consciousness</w:t>
+                <w:t xml:space="preserve">Multimodal assessment improves neuroprognosis performance in clinically unresponsive critical-care patients with brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Altmayer</w:t>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sangare</w:t>
+                <w:t xml:space="preserve">C Calligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Calligaris</w:t>
+                <w:t xml:space="preserve">B Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Puybasset</w:t>
+                <w:t xml:space="preserve">P Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+                <w:t xml:space="preserve">F Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02839-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-024-03019-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705534v1</w:t>
+                <w:t xml:space="preserve">hal-04598223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Screen for Somatosensory Evoked Potentials in Critical Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Functional and structural brain connectivity in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Velazquez</w:t>
+                <w:t xml:space="preserve">Charlotte Calligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01710-8⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314658v2</w:t>
+                <w:t xml:space="preserve">hal-04705534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la conscience, coma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach to Screen for Somatosensory Evoked Potentials in Critical Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaina Borden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-0378(23)50453-X⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01710-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568295v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics and biases in medical decision-making under uncertainty: The case of neuropronostication for consciousness disorders</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valproic acid as adjuvant treatment for convulsive status epilepticus: a randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Sharshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104181⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04292-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290464v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproic acid as adjuvant treatment for convulsive status epilepticus: a randomised clinical trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristics and biases in medical decision-making under uncertainty: The case of neuropronostication for consciousness disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lakhlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04292-7⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.104181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949580v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorders of Consciousness: navigating between nihilism and unrealistic hopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Troubles de la conscience, coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104182⟩</w:t>
+              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-0378(23)50453-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273414v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Disorders of Consciousness: navigating between nihilism and unrealistic hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.104182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04076913v1</w:t>
+                <w:t xml:space="preserve">hal-04273414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Biopsy for Neurological Diseases of Unknown Etiology in Critically Ill Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+                <w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malory Favreau</w:t>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Degos</w:t>
+                <w:t xml:space="preserve">Marion Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Amelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005439⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520976v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulins in patients with COVID-19-associated moderate-to-severe acute respiratory distress syndrome (ICAR): multicentre, double-blind, placebo-controlled, phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+                <w:t xml:space="preserve">Matthieu Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jamme</w:t>
+                <w:t xml:space="preserve">Rossella Letizia Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Letizia Mancusi</w:t>
+                <w:t xml:space="preserve">Claire Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Megarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.158-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older patients with COVID‐19 and neuropsychiatric conditions: A study of risk factors for mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain Biopsy for Neurological Diseases of Unknown Etiology in Critically Ill Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vi‐huong Nguyen‐michel</w:t>
+                <w:t xml:space="preserve">Malory Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Houot</w:t>
+                <w:t xml:space="preserve">Vincent Degos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delorme</w:t>
+                <w:t xml:space="preserve">Aymeric Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sangaré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Gales</w:t>
+                <w:t xml:space="preserve">Alexandre Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2787⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146192v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Older patients with COVID‐19 and neuropsychiatric conditions: A study of risk factors for mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi‐huong Nguyen‐michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582656v1</w:t>
+                <w:t xml:space="preserve">hal-04146192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Neuron Specific Enolase: a new tool for seizure risk monitoring after status epilepticus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.15154⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405653v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus disease 2019 crisis in Paris: A differential psychological impact between regular intensive care unit staff members and reinforcement workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Altmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.142-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all patients with convulsive status epilepticus intubated in pre-hospital settings meet the criteria for refractory status epilepticus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Serum Neuron Specific Enolase: a new tool for seizure risk monitoring after status epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.03.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.15154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396404v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal FDG-PET and EEG assessment improves diagnosis and prognostication of disorders of consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+                <w:t xml:space="preserve">Endothelial cell biomarkers in critically ill COVID‐19‐patients with encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Stender</w:t>
+                <w:t xml:space="preserve">Jason Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Denis-Valente</w:t>
+                <w:t xml:space="preserve">Joe‐elie Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.15545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157892v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproic Acid as an Adjuvant Treatment for Generalized Convulsive Status Epilepticus in Adults Admitted to Intensive Care Units: Protocol for a Double-Blind, Multicenter Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Sharshar</w:t>
+                <w:t xml:space="preserve">Not all patients with convulsive status epilepticus intubated in pre-hospital settings meet the criteria for refractory status epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ben Hadj Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Hervé Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Heming</w:t>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/22511⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152358v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Event-Related &amp;quot;Global Effect&amp;quot; Predicts Recovery of Overt Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Perez</w:t>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,5523 +2779,5657 @@
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.588233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2020.588233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide spectrum of COVID-19 neuropsychiatric complications within a multidisciplinary centre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Houot</w:t>
+                <w:t xml:space="preserve">Multimodal FDG-PET and EEG assessment improves diagnosis and prognostication of disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rosso</w:t>
+                <w:t xml:space="preserve">Johan Stender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carvalho</w:t>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Aurélie Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Denis-Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab135⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.102601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464402v1</w:t>
+                <w:t xml:space="preserve">hal-03157892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell biomarkers in critically ill COVID‐19‐patients with encephalitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Ziveri</w:t>
+                <w:t xml:space="preserve">Valproic Acid as an Adjuvant Treatment for Generalized Convulsive Status Epilepticus in Adults Admitted to Intensive Care Units: Protocol for a Double-Blind, Multicenter Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Sharshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Frère</w:t>
+                <w:t xml:space="preserve">Omar Ben Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe‐elie Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.15545⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.e22511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/22511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452050v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Dres</w:t>
+                <w:t xml:space="preserve">The wide spectrum of COVID-19 neuropsychiatric complications within a multidisciplinary centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+                <w:t xml:space="preserve">Stéphanie Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-based exercise in autoimmune myasthenia gravis: A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Birnbaum</w:t>
+                <w:t xml:space="preserve">R Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Porcher</w:t>
+                <w:t xml:space="preserve">P Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Portero</w:t>
+                <w:t xml:space="preserve">B Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (8), pp.726-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nmd.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances of brain cholesterol metabolism: A new excitotoxic process associated with status epilepticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demeret</w:t>
+                <w:t xml:space="preserve">Delphine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.105346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adding beer to coffee enhance the activation of drinks ? An ERP study of semantic category priming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie George</w:t>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Bieth</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17588928.2021.1940117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282300v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a coherent structuration of disorders of consciousness expertise at a country scale: A proposal for France</w:t>
+                <w:t xml:space="preserve">Does adding beer to coffee enhance the activation of drinks ? An ERP study of semantic category priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Naccache</w:t>
+                <w:t xml:space="preserve">Marcela Ovando-Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Luauté</w:t>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Silva</w:t>
+                <w:t xml:space="preserve">Theophile Bieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J D Sitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.9 - 20. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2021.1940117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353486v1</w:t>
+                <w:t xml:space="preserve">hal-03282300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early abolition of cough reflex predicts mortality in deeply sedated brain-injured patients</w:t>
+                <w:t xml:space="preserve">Toward a coherent structuration of disorders of consciousness expertise at a country scale: A proposal for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Kandelman</w:t>
+                <w:t xml:space="preserve">L Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Allary</w:t>
+                <w:t xml:space="preserve">J Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
+                <w:t xml:space="preserve">S Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cássia Righy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J D Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10326⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (1-2), pp.9 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504779v1</w:t>
+                <w:t xml:space="preserve">hal-04353486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitofrontal involvement in a neuroCOVID‐19 patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early abolition of cough reflex predicts mortality in deeply sedated brain-injured patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Kandelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+                <w:t xml:space="preserve">Jérémy Allary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Devianne</w:t>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jalin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Cao</w:t>
+                <w:t xml:space="preserve">Cássia Righy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Galanaud</w:t>
+                <w:t xml:space="preserve">Clarissa Francisca Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e10326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934690v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprognostication of Consciousness Recovery in a Patient with COVID-19 Related Encephalitis: Preliminary Findings from a Multimodal Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Sangare</w:t>
+                <w:t xml:space="preserve">Therapeutic plasma exchange in a critically ill Covid‐19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Altmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anceline Dong</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Samir Saheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jca.21830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053495v1</w:t>
+                <w:t xml:space="preserve">hal-02938993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainstem dysfunction in critically ill patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Azabou</w:t>
+                <w:t xml:space="preserve">Orbitofrontal involvement in a neuroCOVID‐19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibol Chhor</w:t>
+                <w:t xml:space="preserve">Julia Devianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Righy Shinotsuka</w:t>
+                <w:t xml:space="preserve">Laurence Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2718-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02461161v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic plasma exchange in a critically ill Covid‐19 patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Altmayer</w:t>
+                <w:t xml:space="preserve">Neuroprognostication of Consciousness Recovery in a Patient with COVID-19 Related Encephalitis: Preliminary Findings from a Multimodal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Saheb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Anceline Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jca.21830⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938993v1</w:t>
+                <w:t xml:space="preserve">hal-03053495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19-related encephalitis can respond to immunotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Marois</w:t>
+                <w:t xml:space="preserve">Brainstem dysfunction in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibol Chhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Righy Shinotsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2718-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02918661v4</w:t>
+                <w:t xml:space="preserve">inserm-02461161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation of auditory startle reflex is a new sign of minimally conscious state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 143 (7), pp.2154-2172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaa159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined behavioral and electrophysiological evidence for a direct cortical effect of prefrontal tDCS on disorders of consciousness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Severe COVID-19-related encephalitis can respond to immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/612309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107872v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918661v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Brain Activation in Unresponsive Patients with Acute Brain Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined behavioral and electrophysiological evidence for a direct cortical effect of prefrontal tDCS on disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Claassen</w:t>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Doyle</w:t>
+                <w:t xml:space="preserve">Lukas Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adu Matory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kelly Burger</w:t>
+                <w:t xml:space="preserve">Yu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812757⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/612309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299909v1</w:t>
+                <w:t xml:space="preserve">hal-02107872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Consciousness in Unresponsive ICU Patients: Technical, Medical and Ethical Considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Detection of Brain Activation in Unresponsive Patients with Acute Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Claassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Eliseyev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adu Matory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2370-4⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 380 (26), pp.2497-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1812757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299912v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisdom of the caregivers: pooling individual subjective reports to diagnose states of consciousness in brain-injured patients, a monocentric prospective study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Uncovering Consciousness in Unresponsive ICU Patients: Technical, Medical and Ethical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Labat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrey Eliseyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Claassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.e026211. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2370-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299913v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structural brain lesions associated with consciousness impairment early after hemorrhagic stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Wisdom of the caregivers: pooling individual subjective reports to diagnose states of consciousness in brain-injured patients, a monocentric prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin W Doyle</w:t>
+                <w:t xml:space="preserve">Gwen Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
+                <w:t xml:space="preserve">Karine Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Igwe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Couch</w:t>
+                <w:t xml:space="preserve">Sébastien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.e026211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41042-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299911v1</w:t>
+                <w:t xml:space="preserve">hal-02299913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structural brain lesions associated with consciousness impairment early after hemorrhagic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Velly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+                <w:t xml:space="preserve">Kevin W Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delphine</w:t>
+                <w:t xml:space="preserve">Kay Igwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788066v1</w:t>
+                <w:t xml:space="preserve">hal-02299911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early myoclonus following anoxic brain injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha G Holmes</w:t>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Robinson</w:t>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Roth</w:t>
+                <w:t xml:space="preserve">Sebastien Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.249 - 256. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865879v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust EEG-based cross-site and cross-protocol classification of states of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early myoclonus following anoxic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra S Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Engemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Raimondo</w:t>
+                <w:t xml:space="preserve">Manisha G Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Remi King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+                <w:t xml:space="preserve">David Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Louppe</w:t>
+                <w:t xml:space="preserve">William Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (11), pp.3179-3192. </w:t>
+              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.249 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887793v1</w:t>
+                <w:t xml:space="preserve">hal-01865879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the boundaries of unconscious semantic cognition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Robust EEG-based cross-site and cross-protocol classification of states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13930⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (11), pp.3179-3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865877v1</w:t>
+                <w:t xml:space="preserve">hal-01887793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making in perceived devastating brain injury: a call to explore the impact of cognitive biases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">What are the boundaries of unconscious semantic cognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Claassen</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (11), pp.1287 - 1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865865v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch negativity to predict subsequent awakening in deeply sedated critically ill patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Decision making in perceived devastating brain injury: a call to explore the impact of cognitive biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Claassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (6), pp.1290-1297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868795v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for the use of electroencephalography and evoked potentials in comatose patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mismatch negativity to predict subsequent awakening in deeply sedated critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Kandelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (3), pp.143-169. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.1290-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859718v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consciousness in a sensory-disconnected paralyzed patient</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Recommendations for the use of electroencephalography and evoked potentials in comatose patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1327673⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.143-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558164v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalitis in a traveller with typhoid fever: efficacy of corticosteroids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Une jeune femme présentant des symptômes psychiatriques subaigus aux urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844528v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Probing consciousness in a sensory-disconnected paralyzed patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1327673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534718v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une jeune femme présentant des symptômes psychiatriques subaigus aux urgences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encephalitis in a traveller with typhoid fever: efficacy of corticosteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Grinea</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/tax063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865882v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainstem response patterns in deeply-sedated critically-ill patients predict 28-day mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chillet</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176012⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528608v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-heart interactions reveal consciousness in noncommunicating patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brainstem response patterns in deeply-sedated critically-ill patients predict 28-day mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Engemann</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25045⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848059v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling conscious from unconscious cognitive processing with event-related EEG potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brain-heart interactions reveal consciousness in noncommunicating patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Demertzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.578 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580615v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and consciousness recovery are better in the minimally conscious state than in the vegetative state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Disentangling conscious from unconscious cognitive processing with event-related EEG potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1364421⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848286v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply: Replicability and impact of statistics in the detection of neural responses of consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
+                <w:t xml:space="preserve">Survival and consciousness recovery are better in the minimally conscious state than in the vegetative state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/aww060⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.72 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1364421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865889v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconscious semantic processing of polysemous words is not automatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Meadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/niw010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural detection of complex sound sequences or of statistical regularities in the absence of consciousness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Reply: Replicability and impact of statistics in the detection of neural responses of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Imen El Karoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138 (12), pp.e395 - e395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awv190⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 139 (6), pp.e31 - e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865887v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale screening of neural signatures of consciousness in patients in a vegetative or minimally conscious state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Neural detection of complex sound sequences or of statistical regularities in the absence of consciousness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo D Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen El Karoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 137 (8), pp.2258 - 2270. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 138 (12), pp.e395 - e395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awu141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01865883v1</w:t>
+                <w:t xml:space="preserve">hal-01865887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Sharing in the Brain Indexes Consciousness in Noncommunicative Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Large scale screening of neural signatures of consciousness in patients in a vegetative or minimally conscious state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Diego Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacobo D Sitt</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen El karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.075⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137 (8), pp.2258 - 2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awu141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865886v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-trial decoding of auditory novelty responses facilitates the detection of residual consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Information Sharing in the Brain Indexes Consciousness in Noncommunicative Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo D Sitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Imen El Karoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen El karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (19), pp.1914 - 1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865885v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event related potentials elicited by violations of auditory regularities in patients with impaired consciousness.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-trial decoding of auditory novelty responses facilitates the detection of residual consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Galanaud</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.12.015⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.726 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00719338v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Event related potentials elicited by violations of auditory regularities in patients with impaired consciousness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bekinschtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.403-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neural signature of the conscious processing of auditory regularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan A Bekinschtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (5), pp.1672 - 1677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0809667106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8305,124 +8439,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurology of consciousness impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Disorders in Critical Illness: Mechanisms, Diagnosis, and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8432,100 +8566,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“DoC DoC”, your attention please!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.106-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8535,383 +8669,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians' metacognition in medical decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Kouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botulism mimicking Miller Fisher syndrome: Clinical and pathophysiological discussion of a case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Calligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Créange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoC-feeling&amp;quot;: a new behavioural tool to help diagnose the Minimally Conscious State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8921,114 +9055,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre conscience et représentations sémantiques verbales : approche comportementale et neurophysiologique chez le sujet sain et le patient cérébro-lésé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rohaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01372200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9096,51 +9230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951BEED5"/>
+    <w:nsid w:val="9C811192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9327,51 +9461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1Z1MQ42-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05600660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sim&#233;one" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05909-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1Z1MQ42-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>