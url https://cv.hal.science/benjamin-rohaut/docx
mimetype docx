--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,9175 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9123 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Rohaut </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Neurology at Sorbonne University (PUPH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6752-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144640147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jgHpg1oAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep white matter MRI predicts outcomes in coma of various etiologies: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cassereau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-026-05909-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05600660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Efficacy of Polyvalent Intravenous Immunoglobulins and Therapeutic Plasma Exchange in Anti-NMDAR Encephalitis in the ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocritical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12028-025-02427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of severe acute encephalopathy in the ICU: an expert consensus statement from the french society of intensive care medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Almeida Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-025-01436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Motor Dissociation in Disorders of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelena Bodien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerina Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 391 (7), pp.598-608. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa2400645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal assessment improves neuroprognosis performance in clinically unresponsive critical-care patients with brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Calligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-024-03019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural brain connectivity in disorders of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Altmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Calligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-024-02839-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valproic acid as adjuvant treatment for convulsive status epilepticus: a randomised clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sharshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-022-04292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics and biases in medical decision-making under uncertainty: The case of neuropronostication for consciousness disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (2), pp.104181. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de la conscience, coma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc -- Neurologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-0378(23)50453-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Screen for Somatosensory Evoked Potentials in Critical Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaina Borden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocritical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12028-023-01710-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorders of Consciousness: navigating between nihilism and unrealistic hopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (2), pp.104182. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous immunoglobulins in patients with COVID-19-associated moderate-to-severe acute respiratory distress syndrome (ICAR): multicentre, double-blind, placebo-controlled, phase 3 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mazeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Letizia Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Latroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Megarbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.158-166. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00440-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Biopsy for Neurological Diseases of Unknown Etiology in Critically Ill Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Degos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000005439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older patients with COVID‐19 and neuropsychiatric conditions: A study of risk factors for mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi‐huong Nguyen‐michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sangaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the future of neurocritical care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178 (1-2), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cell biomarkers in critically ill COVID‐19‐patients with encephalitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Altmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe‐elie Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.15545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wide spectrum of COVID-19 neuropsychiatric complications within a multidisciplinary centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal FDG-PET and EEG assessment improves diagnosis and prognostication of disorders of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Denis-Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.102601. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valproic Acid as an Adjuvant Treatment for Generalized Convulsive Status Epilepticus in Adults Admitted to Intensive Care Units: Protocol for a Double-Blind, Multicenter Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Sharshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ben Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.e22511. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/22511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Event-Related &amp;quot;Global Effect&amp;quot; Predicts Recovery of Overt Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.588233. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.588233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all patients with convulsive status epilepticus intubated in pre-hospital settings meet the criteria for refractory status epilepticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Outin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bolgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.29-35. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seizure.2021.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus disease 2019 crisis in Paris: A differential psychological impact between regular intensive care unit staff members and reinforcement workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Altmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2020.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum Neuron Specific Enolase: a new tool for seizure risk monitoring after status epilepticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hajage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tài Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based exercise in autoimmune myasthenia gravis: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Portero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances of brain cholesterol metabolism: A new excitotoxic process associated with status epilepticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105346. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does adding beer to coffee enhance the activation of drinks ? An ERP study of semantic category priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Ovando-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Bieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17588928.2021.1940117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coherent structuration of disorders of consciousness expertise at a country scale: A proposal for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (1-2), pp.9 - 20. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic plasma exchange in a critically ill Covid‐19 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Altmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Apheresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jca.21830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainstem dysfunction in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mazeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibol Chhor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Righy Shinotsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-019-2718-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02461161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitofrontal involvement in a neuroCOVID‐19 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Devianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (8), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epi.16612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroprognostication of Consciousness Recovery in a Patient with COVID-19 Related Encephalitis: Preliminary Findings from a Multimodal Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anceline Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Pyatigorskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.845. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci10110845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early abolition of cough reflex predicts mortality in deeply sedated brain-injured patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Kandelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cássia Righy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Francisca Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10326. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habituation of auditory startle reflex is a new sign of minimally conscious state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Pyatigorskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 143 (7), pp.2154-2172. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined behavioral and electrophysiological evidence for a direct cortical effect of prefrontal tDCS on disorders of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/612309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe COVID-19-related encephalitis can respond to immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918661v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Consciousness in Unresponsive ICU Patients: Technical, Medical and Ethical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Eliseyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Claassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-019-2370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Brain Activation in Unresponsive Patients with Acute Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Claassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adu Matory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Couch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380 (26), pp.2497-2505. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1812757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom of the caregivers: pooling individual subjective reports to diagnose states of consciousness in brain-injured patients, a monocentric prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.e026211. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structural brain lesions associated with consciousness impairment early after hemorrhagic stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin W Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra S Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Igwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Couch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41042-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the boundaries of unconscious semantic cognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (11), pp.1287 - 1288. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.13930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making in perceived devastating brain injury: a call to explore the impact of cognitive biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Claassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early myoclonus following anoxic brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra S Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manisha G Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology: Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust EEG-based cross-site and cross-protocol classification of states of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141 (11), pp.3179-3192. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awy251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch negativity to predict subsequent awakening in deeply sedated critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Kandelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (6), pp.1290-1297. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bja.2018.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the use of electroencephalography and evoked potentials in comatose patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André-Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gavaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (3), pp.143-169. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeune femme présentant des symptômes psychiatriques subaigus aux urgences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bolgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encephalitis in a traveller with typhoid fever: efficacy of corticosteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jtm/tax063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing consciousness in a sensory-disconnected paralyzed patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Diego Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2017.1327673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.455-469. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainstem response patterns in deeply-sedated critically-ill patients predict 28-day mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Hissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0176012. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-heart interactions reveal consciousness in noncommunicating patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Demertzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (4), pp.578 - 591. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling conscious from unconscious cognitive processing with event-related EEG potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and consciousness recovery are better in the minimally conscious state than in the vegetative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.72 - 77. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2017.1364421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconscious semantic processing of polysemous words is not automatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Meadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nc/niw010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: Replicability and impact of statistics in the detection of neural responses of consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (6), pp.e31 - e31. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/aww060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural detection of complex sound sequences or of statistical regularities in the absence of consciousness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo D Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (12), pp.e395 - e395. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awv190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale screening of neural signatures of consciousness in patients in a vegetative or minimally conscious state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Diego Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137 (8), pp.2258 - 2270. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Sharing in the Brain Indexes Consciousness in Noncommunicative Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo D Sitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen El karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (19), pp.1914 - 1919. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-trial decoding of auditory novelty responses facilitates the detection of residual consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (3), pp.726 - 738. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event related potentials elicited by violations of auditory regularities in patients with impaired consciousness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bekinschtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (3), pp.403-18. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural signature of the conscious processing of auditory regularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan A Bekinschtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (5), pp.1672 - 1677. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0809667106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurology of consciousness impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Disorders in Critical Illness: Mechanisms, Diagnosis, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“DoC DoC”, your attention please!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.106-107. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2022.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicians' metacognition in medical decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Kouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beuzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botulism mimicking Miller Fisher syndrome: Clinical and pathophysiological discussion of a case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Calligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Créange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoC-feeling&amp;quot;: a new behavioural tool to help diagnose the Minimally Conscious State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre conscience et représentations sémantiques verbales : approche comportementale et neurophysiologique chez le sujet sain et le patient cérébro-lésé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA066413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01372200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9230,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C811192"/>
+    <w:nsid w:val="B638D887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05600660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sim&#233;one" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05909-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1Z1MQ42-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-rohaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6752-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144640147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jgHpg1oAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05600660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sim&#233;one" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau," TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05909-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05429308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Journaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouguerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-025-02427-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Almeida Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01436-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04997611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Bodien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Allanson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cardone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerina Carmona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2400645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calligaris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faugeras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-03019-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04705534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Altmayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Calligaris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02839-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sharshar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04292-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0378(23)50453-X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314658v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Borden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zyss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Velazquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01710-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Letizia Mancusi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latroche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00440-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Joncour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04146192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#8208;huong Nguyen&#8208;michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangar&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe&#8208;elie Salem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.15545" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stender" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denis-Valente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Hadj Salem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.588233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396404v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Zeidan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Outin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.03.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15154" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Birnbaum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clair" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.05.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ovando-Tellez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Bieth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2021.1940117" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Naccache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Sitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21830" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Righy Shinotsuka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2718-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Devianne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jalin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16612" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anceline Dong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04504779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Allary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Righy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Francisca Valdez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10326" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02886037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Salah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa159" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Raimondo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hirsch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/612309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918661v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa337" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Eliseyev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Claassen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2370-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299909v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doyle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adu Matory" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Burger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1812757" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Goudard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courcoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026211" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W Doyle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S Reynolds" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Igwe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41042-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13930" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2017.11.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha G Holmes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000466" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy251" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.06.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.05.038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1Z1MQ42-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grinea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mellon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Eme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax063" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Diego Sitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1327673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1364421" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meadow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi King" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo D Sitt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv190" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu141" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865886v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El&#160;karoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.075" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865885v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schurger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.07.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bekinschtein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.12.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBNM0PC9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan A Bekinschtein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tadel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809667106" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.10.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Kouzy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04002934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Viala" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gendre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cr&#233;ange" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865891v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066413" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>