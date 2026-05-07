--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -66,689 +66,689 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Passive UHF RFID Sensors Meeting Food Industry Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sorli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Identification and Sensing Systems for Harsh and Severe Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 65-90, 2024, 9781394169108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection électromagnétique en champ proche aux fréquences millimétriques sur circuits intégrés RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saggin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur-RFID UHF passif flexible pour la détection de la qualité des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Belaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saggin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Belaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saggin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Belaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Podlecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135330v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04950286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -766,77 +766,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF RFID tags on paper based on capacitive coupling between bare die IC and antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -870,64 +870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF-Front-End Hardware Perturbation Caused by Millimeter Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, France. pp.2122-2126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,64 +961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of millimetre-wave interference on Zigbee wireless communication protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1061-1062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,103 +1052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Podlecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saggin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t>
@@ -1186,90 +1186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saggin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1311,90 +1311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Food Spoilage Using Biopolymer-coated UHF RFID Sensing Transponder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saggin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1436,90 +1436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Biopolymer based UHF RFID-Sensor for food quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Belaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1596,64 +1596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Belaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Podlecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1723,51 +1723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur RFID UHF simple, fiable, et efficace : Application à l'emballage alimentaire connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Montpellier, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1826,77 +1826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Belaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saggin Benjamin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-es/Wireless+Identification+and+Sensing+Systems+for+Harsh+and+Severe+Environments-p-9781394169092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saggin Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03586331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>