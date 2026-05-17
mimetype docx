--- v0 (2026-03-04)
+++ v1 (2026-05-17)
@@ -184,234 +184,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour de l’ordonnance en indication de mesures conservatoires du 16 mars 2022 dans l’affaire relative aux Allégations de génocide au titre de la convention pour la prévention et la répression du crime de génocide (Ukraine c. Fédération de Russie)</w:t>
+                <w:t xml:space="preserve">Pratique française relative à la mise en œuvre des mesures de gel des fonds et ressources économiques contre la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68, pp. 265-288</w:t>
+              <w:t xml:space="preserve">, 2022, 68, pp. 577-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430660v1</w:t>
+                <w:t xml:space="preserve">hal-04430665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions temporelles dans l’arbitrage investisseur-État : applicabilité temporelle du traité bilatéral d’investissement et prescription des demandes</w:t>
+                <w:t xml:space="preserve">Réflexions autour de l’ordonnance en indication de mesures conservatoires du 16 mars 2022 dans l’affaire relative aux Allégations de génocide au titre de la convention pour la prévention et la répression du crime de génocide (Ukraine c. Fédération de Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4</w:t>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp. 265-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430676v1</w:t>
+                <w:t xml:space="preserve">hal-04430660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique française relative à la mise en œuvre des mesures de gel des fonds et ressources économiques contre la Russie</w:t>
+                <w:t xml:space="preserve">Questions temporelles dans l’arbitrage investisseur-État : applicabilité temporelle du traité bilatéral d’investissement et prescription des demandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp. 577-583</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430665v1</w:t>
+                <w:t xml:space="preserve">hal-04430676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430668v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sobenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mead" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6265-507-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sobenes Obregon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62962-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Barsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430668v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sobenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mead" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6265-507-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sobenes Obregon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62962-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Barsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>