--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -585,252 +585,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjectures and results on modular representations of GL n (K) for a p-adic field K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Morra</w:t>
+                <w:t xml:space="preserve">Patching and multiplicities of p-adic eigenforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3-4), pp.831-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/tunis.2025.7.831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286413v1</w:t>
+                <w:t xml:space="preserve">hal-04607508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patching and multiplicities of p-adic eigenforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Hernandez</w:t>
+                <w:t xml:space="preserve">Conjectures and results on modular representations of GL n (K) for a p-adic field K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongquan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/tunis.2025.7.831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607508v2</w:t>
+                <w:t xml:space="preserve">hal-03286413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelfand--Kirillov dimension and mod $p$ cohomology for $\mathrm{GL}_2$</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of automorphic points in deformation rings of polarized global Galois representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,51 +1271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local model for the trianguline variety and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 209 (1), pp.197--274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interprétation modulaire de la variété trianguline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,51 +1570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of potentially crystalline representations of fixed weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2382,203 +2382,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les représentations modulaires en caractéristique $p$ de $\mathrm{GL}_2(K)$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUR LES REPRÉSENTATIONS MODULAIRES EN CARACTÉRISTIQUE p DE GL2 (K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456104v1</w:t>
+                <w:t xml:space="preserve">hal-04253528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUR LES REPRÉSENTATIONS MODULAIRES EN CARACTÉRISTIQUE p DE GL2 (K)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les représentations modulaires en caractéristique $p$ de $\mathrm{GL}_2(K)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Morra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253528v2</w:t>
+                <w:t xml:space="preserve">hal-04456104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2596,51 +2596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infinite fern in higher dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schraen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3151,51 +3151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herzig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongquan Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Morra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schraen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03157-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dospinescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Pa&#353;k&#363;nas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01045-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607508v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hellmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2025.7.831" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-023-01202-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2023-0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Margerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-019-00111-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0708-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087784v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1422-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909045v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661644v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/131-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Orlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1088-4165-2013-00432-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kohlhaase" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0680-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6GZJFWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0031-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10D2096D538B985CEF4678FDC3C443BBD01F0998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253528v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02948691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herzig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongquan Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Morra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schraen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03157-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dospinescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Pa&#353;k&#363;nas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01045-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607508v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hellmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2025.7.831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-023-01202-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2023-0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Margerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-019-00111-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0708-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087784v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1422-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909045v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661644v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/131-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Orlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1088-4165-2013-00432-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kohlhaase" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0680-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6GZJFWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-010-0031-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10D2096D538B985CEF4678FDC3C443BBD01F0998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253528v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02948691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>