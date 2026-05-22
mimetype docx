--- v0 (2026-03-18)
+++ v1 (2026-05-22)
@@ -166,4368 +166,4394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined drying of a binary liquid mixture droplet: A quantitative interferometric study under humidity control</w:t>
+                <w:t xml:space="preserve">Mach–Zehnder interferometry for fluid physics experiments involving contact lines and phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Milark</w:t>
+                <w:t xml:space="preserve">Senthil Kumar Parimalanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+                <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexey Rednikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Tsoumpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/9zdm-drvp⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 170, pp.111579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2025.111579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542806v1</w:t>
+                <w:t xml:space="preserve">hal-05240742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach–Zehnder interferometry for fluid physics experiments involving contact lines and phase change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined drying of a binary liquid mixture droplet: A quantitative interferometric study under humidity control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Rednikov</w:t>
+                <w:t xml:space="preserve">Ole Milark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Chafai</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Tsoumpas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 170, pp.111579. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2025.111579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/9zdm-drvp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240742v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Drop Dynamics: Evaporation, Sedimentation, and Implications for Airborne Disease Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and fast dissolution of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; bubbles in realistic microfluidic flows: Transient dynamics and collective effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Haut</w:t>
+                <w:t xml:space="preserve">Benoît Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Atasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+                <w:t xml:space="preserve">Mohammed Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dehaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137715⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.105747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074024v1</w:t>
+                <w:t xml:space="preserve">hal-05607735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Leidenfrost droplet dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Respiratory Drop Dynamics: Evaporation, Sedimentation, and Implications for Airborne Disease Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Atasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.137715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797907v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beads, bubbles and drops in microchannels: stability of centered position and equilibrium velocity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dewandre</w:t>
+                <w:t xml:space="preserve">Small Leidenfrost droplet dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexey Rednikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 956, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2025, 1010, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859237v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and heat exchanges in mammalian lungs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beads, bubbles and drops in microchannels: stability of centered position and equilibrium velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
+                <w:t xml:space="preserve">Jean Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Javier Rivero-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dewandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-33052-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 956, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079775v2</w:t>
+                <w:t xml:space="preserve">hal-03859237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Heat and Water Exchanges in the Human Lungs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Water and heat exchanges in mammalian lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rigaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.649497. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.649497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-33052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276524v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Leidenfrost effect: Accurate drop shape modeling and refined scaling laws [Phys. Rev. E 90 , 053011 (2014)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Heat and Water Exchanges in the Human Lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rednikov</w:t>
+                <w:t xml:space="preserve">Antoine Nonclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+                <w:t xml:space="preserve">Alexandra Buess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Colinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.103.039901⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.649497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.649497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276527v1</w:t>
+                <w:t xml:space="preserve">hal-03276524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective diffusion coefficient of a charged colloidal dispersion: interferometric measurements in a drying drop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erratum: Leidenfrost effect: Accurate drop shape modeling and refined scaling laws [Phys. Rev. E 90 , 053011 (2014)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchaudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+                <w:t xml:space="preserve">A Rednikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00860E⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.103.039901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991017v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic droplet generation based on non-embedded co-flow-focusing using 3D printed nozzle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective diffusion coefficient of a charged colloidal dispersion: interferometric measurements in a drying drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dehaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77836-y⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (35), pp.8213-8225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00860E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276898v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced flows enhance the levitation of Leidenfrost drops on liquid baths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microfluidic droplet generation based on non-embedded co-flow-focusing using 3D printed nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dewandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rivero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.062701⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77836-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276529v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation versus imbibition in a porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-induced flows enhance the levitation of Leidenfrost drops on liquid baths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte van Engeland</w:t>
+                <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Haut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Spreutels</w:t>
+                <w:t xml:space="preserve">Hatim Machrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexey Rednikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.062701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276888v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of the drying of a spherical colloidal drop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaporation versus imbibition in a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte van Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spreutels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 576, pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857692v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Bénard–Marangoni instability on the morphology of drying colloidal films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of the drying of a spherical colloidal drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colinet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+                <w:t xml:space="preserve">B. Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (11), pp.2381 - 2390. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 576, pp.110-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sm02494d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195682v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final fate of a Leidenfrost droplet: Explosion or takeoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Bénard–Marangoni instability on the morphology of drying colloidal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sijia Lyu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.2381 - 2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm02494D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857546v1</w:t>
+                <w:t xml:space="preserve">hal-05195682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Bénard–Marangoni instability on the morphology of drying colloidal films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Final fate of a Leidenfrost droplet: Explosion or takeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sijia Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varghese Mathai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352511v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic theory for a Leidenfrost drop on a liquid pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel a J van Limbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexey Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 863, pp.1157 - 1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2018.1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the mechanisms controlling the bronchial mucus balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Muylem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost drops cooling surfaces: theory and interferometric measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel a J van Limbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin H Klein Schaarsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexey Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 827, pp.614-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2017.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation dynamics of completely wetting drops on geometrically textured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loucine Mekhitarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Dehaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120 (1), pp.16001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/120/16001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-propelled Leidenfrost drops on a thermal gradient: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (8), pp.021602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4990840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transients during the evaporation of a spherical liquid drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.803-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.12.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost drops on a heated liquid pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Darbois-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Brandenbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevfluids.1.053902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the evaporation of a liquid spherical drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 438, pp.306-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost drops: Effect of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandenbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110, pp.24001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/110/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost effect: Accurate drop shape modeling and refined scaling laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physreve.90.053011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation of a sessile drop of blood: Cracks, folds formation and delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 448, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the atmospheric convective transport contribution to sessile droplet evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4792058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal waves on ethanol droplets evaporating under terrestrial and reduced gravity levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Thermocapillary instabilities in an evaporating drop deposited onto a heated substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3692267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459511v1</w:t>
+                <w:t xml:space="preserve">hal-01459977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects of the substrate on water droplet evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (2, 1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.021602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary instabilities in an evaporating drop deposited onto a heated substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal waves on ethanol droplets evaporating under terrestrial and reduced gravity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brutin</w:t>
+                <w:t xml:space="preserve">F. Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.614-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3692267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459977v1</w:t>
+                <w:t xml:space="preserve">hal-01459511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Substrate Nature on the Evaporation of a Sessile Drop of Blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Nicloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4006033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evaporative evolutions in desiccating sessile drops of blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Triple-Line Behavior and Wettability Controlled by Nanocoated Substrates: Influence on Sessile Drop Evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14999-15007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203681j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460104v1</w:t>
+                <w:t xml:space="preserve">hal-01459989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple-Line Behavior and Wettability Controlled by Nanocoated Substrates: Influence on Sessile Drop Evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Structural and evaporative evolutions in desiccating sessile drops of blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1, 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la203681j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459989v1</w:t>
+                <w:t xml:space="preserve">hal-01460104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern formation in drying drops of blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sampol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 667, pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112010005070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de mousses poroélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.231 - 238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2011115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared visualization of thermal motion inside a sessile drop deposited onto a heated surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Niliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (3), pp.521-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4537,466 +4563,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost Drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexey Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.85-99, 2015, 978-0-12-800722-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00007-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Fluids Droplets in Leidenfrost State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sobac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sobac</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexey Rednikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Brutin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droplet Wetting and Evaporation : from pure to complex fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.369-379, 2015, 978-0-12-800722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00024-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00008-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05189488v1</w:t>
+                <w:t xml:space="preserve">hal-05189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Fluids Droplets in Leidenfrost State</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pure Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droplet Wetting and Evaporation : from pure to complex fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.103-114, 2015, 978-0-12-800722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00008-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00024-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05189497v1</w:t>
+                <w:t xml:space="preserve">hal-05189488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple Line Motion and Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet Wetting and Evaporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.25-30, 2015, 978-0-12-800722-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00003-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5006,114 +5032,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation de gouttes sessiles : des fluides purs aux fluides complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Aix-Marseille Université, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012AIXM4801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03857493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5181,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="671C9798"/>
+    <w:nsid w:val="9B8077AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5412,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-sobac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4263-3159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542806v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Milark" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9zdm-drvp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Parimalanathan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rednikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chafai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsoumpas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2025.111579" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Atasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cappello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dewandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04079775v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33052-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nonclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rednikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.039901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dehaeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchaudy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00860E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero-Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77836-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Machrafi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.062701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Engeland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spreutels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Larbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02494d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02494D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel a J van Limbeek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Klein Schaarsberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucine Mekhitarian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/16001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F791K3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rednikov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2TLKBCH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3RVHL39-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandenbourger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sobac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/24001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A4B1964D3D3B8B65E81DEA39B9D5B79A2CB68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.90.053011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.076" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-405CZB8W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.446" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459517v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.021602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692267" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nicloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011603" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203681j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2010.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00007-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00008-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00024-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00003-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03857493v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AIXM4801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-sobac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4263-3159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Parimalanathan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rednikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chafai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsoumpas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2025.111579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Milark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9zdm-drvp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kechadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dehaeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105747" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Atasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cappello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dewandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04079775v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33052-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nonclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rednikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.039901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchaudy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00860E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero-Rodriguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77836-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Machrafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.062701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Engeland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spreutels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02494D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lyu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel a J van Limbeek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199319" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Klein Schaarsberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.425" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucine Mekhitarian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/16001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F791K3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rednikov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990840" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2TLKBCH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3RVHL39-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandenbourger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sobac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/24001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A4B1964D3D3B8B65E81DEA39B9D5B79A2CB68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.90.053011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.076" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-405CZB8W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692267" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.021602" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.446" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nicloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203681j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005070" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2010.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00007-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00024-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189488v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00008-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00003-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03857493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AIXM4801" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>