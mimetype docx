--- v0 (2026-04-06)
+++ v1 (2026-04-27)
@@ -1587,334 +1587,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former à la recherche en médecine générale</w:t>
+                <w:t xml:space="preserve">L’avortement « criminel » aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Devillers</w:t>
+                <w:t xml:space="preserve">Guillaume Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Lianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine. De la médecine factuelle à nos pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.90-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2018.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474238v1</w:t>
+                <w:t xml:space="preserve">hal-05548164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avortement « criminel » aux XIXe et XXe siècles</w:t>
+                <w:t xml:space="preserve">Infections urinaires masculines en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michalis Lianos</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pellerin Lucille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine. De la médecine factuelle à nos pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.368-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548164v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections urinaires masculines en soins primaires</w:t>
+                <w:t xml:space="preserve">Se former à la recherche en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pellerin Lucille</w:t>
+                <w:t xml:space="preserve">Louise Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.368-7</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.90-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474213v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1926,463 +1926,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délivrance du vaccin anti-méningocoque de type B en France : étude rétrospective sur bases de données nationales</w:t>
+                <w:t xml:space="preserve">Indicateurs de pertinence de la prescription des antibiotiques en soins primaires : évaluation à partir d'un entrepôt de données de consultations de médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gaujac</w:t>
+                <w:t xml:space="preserve">Pascal Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Mikael Dusenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Guerin</w:t>
+                <w:t xml:space="preserve">L Messidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masik Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. Volume 9071 (1002), pp.S1-S186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473910v1</w:t>
+                <w:t xml:space="preserve">hal-05473852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de pertinence de la prescription des antibiotiques en soins primaires : évaluation à partir d'un entrepôt de données de consultations de médecine générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intéractions entre assistants de régulation médicale et opérateurs de soins non programmés du service d’accès aux soins 76a : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Dusenne</w:t>
+                <w:t xml:space="preserve">Amélie Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Messidor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masik Johann</w:t>
+                <w:t xml:space="preserve">Mathieu Surlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France. Volume 9071 (1002), pp.S1-S186</w:t>
+              <w:t xml:space="preserve">25ème CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473852v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéractions entre assistants de régulation médicale et opérateurs de soins non programmés du service d’accès aux soins 76a : une étude qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions entre régulateurs et effecteurs au sein du SAS du Havre : phase qualitative de l’étude SAS LH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fagot Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robinet</w:t>
+                <w:t xml:space="preserve">Douville Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Surlemont</w:t>
+                <w:t xml:space="preserve">Prieur Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473899v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre régulateurs et effecteurs au sein du SAS du Havre : phase qualitative de l’étude SAS LH</w:t>
+                <w:t xml:space="preserve">Délivrance du vaccin anti-méningocoque de type B en France : étude rétrospective sur bases de données nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Fagot Griffin</w:t>
+                <w:t xml:space="preserve">Arthur Gaujac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douville Elise</w:t>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prieur Marine</w:t>
+                <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473868v1</w:t>
+                <w:t xml:space="preserve">hal-05473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et comportement des médecins généralistes dans la prise en charge des infections urinaires masculines : une étude qualitative</w:t>
               </w:r>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4125,64 +4125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4220,64 +4220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avortement « criminel » de 1830 à 1940 en Seine Inferieure à travers les archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Lianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Nationale pour les Centres d’IVG et de Contraception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANCIC, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,51 +4764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DF902D8"/>
+    <w:nsid w:val="9DC832F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4995,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-soudais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0529-0954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.216.376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Billet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrand-Devouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.209.39" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2024.2362693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ribeaucoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Feltgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.194.275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goddaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.173.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Plantaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.170.52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lianos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Lucille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaujac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Dusenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messidor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masik Johann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surlemont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fagot Griffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douville Elise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Marine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Danroc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hazard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Sevrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Piloni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01446850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-soudais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0529-0954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.216.376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Billet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrand-Devouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.209.39" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2024.2362693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ribeaucoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Feltgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.194.275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goddaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.173.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Plantaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.170.52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lianos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Lucille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Dusenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messidor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masik Johann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surlemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fagot Griffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douville Elise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Marine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaujac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Danroc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hazard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Sevrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Piloni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01446850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>