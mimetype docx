--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0529-0954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">197853978</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -151,2452 +172,2975 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les situations de départ prévalentes en médecine générale pour le 2e cycle ? Procédure de sélection pour aboutir à un référentiel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un partenariat entre étudiants en médecine et en théâtre pour appréhender les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pouillon</w:t>
+                <w:t xml:space="preserve">B Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Thebault</w:t>
+                <w:t xml:space="preserve">L Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lopez</w:t>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+                <w:t xml:space="preserve">M Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36 (216), pp.376-382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.216.376⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (212), pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.212.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473711v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un partenariat entre étudiants en médecine et en théâtre pour appréhender les émotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles sont les situations de départ prévalentes en médecine générale pour le 2e cycle ? Procédure de sélection pour aboutir à un référentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pellerin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mathieu Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36 (212), pp.184-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.212.184⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (216), pp.376-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.216.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473718v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une consultation simulée suivie d'une retroaction entre un comédien et un étudiant de 3e cycle en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Theot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Ferrand-Devouge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Ferrand Devouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (209), pp.39-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.209.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473739v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Male cystitis does not exist’: A qualitative study of general practitioners’ experiences and management of male urinary tract infections in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les situations de départ prévalentes en médecine générale pour le 2e cycle ? Procédure de sélection pour aboutir à un référentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2024.2362693⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (216), pp.376-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.216.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813379v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of male urinary tract infections in primary care: a lack of international consensus—a systematic review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apport d'une consultation simulée suivie d'une retroaction entre un comédien et un étudiant de 3e cycle en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Thillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Theot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ferrand-Devouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (209), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.209.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmac068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03993780v1</w:t>
+                <w:t xml:space="preserve">hal-05473739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médecin généraliste en unité mobile, une solution pour les déserts medicaux ? Une revue de la littérature narrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Feltgen</w:t>
+                <w:t xml:space="preserve">Un partenariat entre étudiants en médecine et en théâtre pour appréhender les émotions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 34 (194), pp.275-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.194.275⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (212), pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.212.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813369v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Male cystitis does not exist’: A qualitative study of general practitioners’ experiences and management of male urinary tract infections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Alexandre Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Juston Morival</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2024.2362693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625809v1</w:t>
+                <w:t xml:space="preserve">hal-04813379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supervision par vidéo en situation de soins authentiques (SODEV). Une avancée pédagogique innovante mise en place au DMG de Rouen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le médecin généraliste en unité mobile, une solution pour les déserts medicaux ? Une revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Feltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33 (181), pp.138-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.138⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 34 (194), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.194.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813371v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des patients sur l’homéopathie et influence de son utilisation sur la vaccination antigrippale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guidelines for the management of male urinary tract infections in primary care: a lack of international consensus—a systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Goddaert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ribeaucoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2021.173.210⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.152-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmac068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554569v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of male urinary tract infections: a need for new guidelines. Study from a French general practice electronic database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+                <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Darmon</w:t>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa136⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100102v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination antivariolique au XIX siècle en Seine inférieure. Leviers et obstacles a sa diffusion avant l'obligation vaccinale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La supervision par vidéo en situation de soins authentiques (SODEV). Une avancée pédagogique innovante mise en place au DMG de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptise Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (170), pp.52-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2021.170.52⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 33 (181), pp.138-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.181.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813372v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « médecine foraine » : une interdiction déontologique désuète ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and management of male urinary tract infections: a need for new guidelines. Study from a French general practice electronic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474227v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avortement « criminel » aux XIXe et XXe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Connaissance des patients sur l’homéopathie et influence de son utilisation sur la vaccination antigrippale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michalis Lianos</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goddaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine. De la médecine factuelle à nos pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/med.2018.291⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2021.173.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548164v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections urinaires masculines en soins primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La vaccination antivariolique au XIX siècle en Seine inférieure. Leviers et obstacles a sa diffusion avant l'obligation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Plantaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Feltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pellerin Lucille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 146, pp.368-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 32 (170), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2021.170.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474213v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former à la recherche en médecine générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La « médecine foraine » : une interdiction déontologique désuète ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Feltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.237-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avortement « criminel » aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Lianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine. De la médecine factuelle à nos pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.90-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2018.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infections urinaires masculines en soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.368-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à la recherche en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (2), pp.90-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infections urinaires masculines en soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.368-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de pertinence de la prescription des antibiotiques en soins primaires : évaluation à partir d'un entrepôt de données de consultations de médecine générale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intéractions entre assistants de régulation médicale et opérateurs de soins non programmés du service d’accès aux soins 76a : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France. Volume 9071 (1002), pp.S1-S186</w:t>
+              <w:t xml:space="preserve">25ème CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473852v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéractions entre assistants de régulation médicale et opérateurs de soins non programmés du service d’accès aux soins 76a : une étude qualitative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indicateurs de pertinence de la prescription des antibiotiques en soins primaires : évaluation à partir d'un entrepôt de données de consultations de médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Dusenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Messidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masik Johann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. Volume 9071 (1002), pp.S1-S186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473899v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre régulateurs et effecteurs au sein du SAS du Havre : phase qualitative de l’étude SAS LH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fagot Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douville Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieur Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délivrance du vaccin anti-méningocoque de type B en France : étude rétrospective sur bases de données nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaujac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et comportement des médecins généralistes dans la prise en charge des infections urinaires masculines : une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et prise en charge des infections urinaires masculines à partir d’une base de données de dossiers médicaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préconférence FAYR GP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,1711 +3150,1711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intolérance au lactose : une construction sociale ? Une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Danroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Médecine Générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMG, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure au cabinet / automesure / MAPA ? Comment diagnostiquer et suivre nos patients hypertendus ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluoroquinolones ou pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension artérielle : quoi de neuf en 2023 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de Rouen - Néphrologie, May 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478903v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroquinolones ou pas ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesure au cabinet / automesure / MAPA ? Comment diagnostiquer et suivre nos patients hypertendus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Hypertension artérielle : quoi de neuf en 2023 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Rouen - Néphrologie, May 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533826v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques sur la prise en charge des infections urinaires masculines en soins primaires. Une revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ribeaucoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275774v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280538v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un DUMG comme structure pivot pour les internes et les MSU en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036730v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036721v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et prise en charge des infections urinaires masculines en médecine générale à partir d’une base de données de dossiers médicaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de la fosfomycine dans les infections urinaires masculines (étude FOMUTI). Une étude interventionnelle en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avortement « criminel » de 1830 à 1940 en Seine Inferieure à travers les archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Lianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Nationale pour les Centres d’IVG et de Contraception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANCIC, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4320,275 +4864,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections urinaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bon usage des anti-infectieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Piloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Médecine Générale / R2C</w:t>
+              <w:t xml:space="preserve">Collège de Médecine Générale R2C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2024, 9782294781834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474479v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon usage des anti-infectieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Infections urinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léonardo Piloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Médecine Générale R2C</w:t>
+              <w:t xml:space="preserve">Collège de Médecine Générale / R2C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2024, 9782294781834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474490v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections urinaires masculines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapeutique en médecine générale - 5e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Média Santé, 2024, 9782919616442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4598,105 +5142,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avortement « criminel » en Seine inférieure de 1830 à 1940‎ : moeurs, sexualité et « biopolitique » à travers les archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01446850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4764,51 +5308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DC832F7"/>
+    <w:nsid w:val="2A451AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4995,51 +5539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-soudais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0529-0954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.216.376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Billet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrand-Devouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.209.39" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2024.2362693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ribeaucoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Feltgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.194.275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goddaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.173.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Plantaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.170.52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lianos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Lucille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Dusenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messidor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masik Johann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surlemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fagot Griffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douville Elise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Marine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaujac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Danroc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hazard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Sevrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Piloni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01446850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-soudais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0529-0954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197853978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.212.184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Thebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.216.376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pellerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Ferrand Devouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.209.39" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lorenzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrand-Devouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2024.2362693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Feltgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.194.275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ribeaucoup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.181.138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goddaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.173.210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Plantaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.170.52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lianos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2018.291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surlemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Dusenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messidor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masik Johann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fagot Griffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douville Elise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Marine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaujac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Danroc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hazard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Sevrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Piloni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01446850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>