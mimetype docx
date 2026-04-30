--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -898,160 +898,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma japonais d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, "Le Spectaculaire", 9782753508163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Cinéma japonais d’aujourd’hui. Cadres incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2009, Le Spectaculaire/Cinéma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278998v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04744688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Kitano</w:t>
               </w:r>
@@ -1831,4674 +1831,4674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The Shell in Ghost in the Shell »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Damour, Arnaud Duprat de Montero, Hélène Valmary (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradoxes sur l’acteur numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "PUR-Cinéma", 978-2-7535-8383-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexions sur le statut du sujet dans les pensées du cinéma en Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Amiel, José Moure, Benjamin Thomas et David Vasse (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, 2022, "Caméras subjectives", 978-2-39070-030-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du quotidien comme problème cinématographique. Figures filmiques du devenir-familier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Chateau et José Moure (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du quotidien dans le cinéma japonais (et français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "Champs visuels", 978-2-14-030891-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fantômas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle André, Jean-Michel Durafour, Luc Vancheri (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire iconologique du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, 2022, "Le Vif du Sujet", 978-2-7297-1375-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Mouvement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle André, Jean-Michel Durafour, Luc Vancheri (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire iconologique du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, "Le vif du sujet", 978-2-7297-1375-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Paradoxes sur l’acteur numérique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Un frêle étonnement”. Un jeune poète (2014) de Damien Manivel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadja Cohen (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un cinéma en quête de poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Impressions Nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2874498572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la vie réelle des objets au cinéma. Ou : l’étrange cas de trois œuvres portées sur la bouteille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Crignon, Pauline Nadrigny et Wilfried Laforge (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Echo du réel. Esthétique et réalismes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "Art, esthétique et philosophie", 9788869762468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire avec les lieux. D’un certain usage de l’espace cinématographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Durafour et José Moure (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.91-100, 2019, 9791032002278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image suggérée, Histoire latente : Le Printemps de la liberté (1948) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Roger et Yann Calvet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.207-217, 2019, "Arts du spectacle - Images et sons", 978-2-7574-2446-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une présence (cinématographique). Sur quelques lieux vides, et pourtant habités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco d'Antonio, Catherine Schneider &amp; Emmanuelle Sempere (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir des fantômes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 317-326, 2018, 978-2-84174-884-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Seuls ensemble… Le Procès Paradine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Conquête de l’indépendance" livre accompagnant le coffret DVD "Alfred Hitchcock : les années Selznick"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlotta, p.212-236, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voyage sensible : Bird people of China (1998) de Takashi Miike »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia-Laure Thivat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages et exils au cinéma. Rencontres de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 291-304, 2017, "Arts du spectacle - Images et sons", 978-2-7574-1487-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage sensible : Bird people of China (1998) de Takashi Miike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia-Laure Thivat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages et exils au cinéma. Transferts et/ ou chocs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2016, Images et sons</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une atonie expressive : Tadanobu Asano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Damour (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu d’acteurs. Corps et gestes au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p131-140, 2016, "Formes cinématographiques", 9782868209573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu d'acteurs: corps et gestes au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cieutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe DAMOUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu d'acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2016, Formes cinématographiques, 978-2-86820-957-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des manières de penser avec le cinéma japonais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bittinger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cinémas d’Asie. Nouveaux regards,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.65-75, 2016, "Formes cinématographiques", 9782868209580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Horreur à l’ère surmoderne. Le cinéma horrifique japonais d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Astruc (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter l’horreur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.49-72, 2015, "Débords", 978-2-915083-79-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Horreur à l’ère surmoderne : Le cinéma horrifique japonais d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Astruc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter l’horreur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rouge Profond, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mercenaires et samouraïs, western et chambara. Le dialogue des genres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauric Guillaud et Gilles Menegaldo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Western et les mythes de l’Ouest dans la littérature et les arts de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, "PUR-Cinéma", 978-2-7535-8383-2</w:t>
+              <w:t xml:space="preserve">, p.269-282, 2015, "Interférences", 9782753542631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions Nouvelles, 2022, "Caméras subjectives", 978-2-39070-030-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme-cinéma : Edison, L'Herbier, Tarkovski »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria-Benedetta Collini et Pascale Auraix-Jonchière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syncrétismes : mythes et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.115-131, 2014, 9782845166554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lyon, 2022, "Le Vif du Sujet", 978-2-7297-1375-1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une conversation téléphonique “muette” : College Chums (1907) d’Edwin S. Porter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eléonore Hamaide-Jager, Françoise Heitz, Patrick Louguet, Patrick Vienne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.29-41, 2014, 978-2-84832-188-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Du quotidien dans le cinéma japonais (et français)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitti verso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourner le dos. Sur l’envers du personnage au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2013, Esthétiques Hors Cadre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prendre Tokyo par le train : Café Lumière ou les Tokyo de Hou Hsiao-Hsien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Vasse et Antony Fiant (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Hou Hsiao-Hsien : espaces, temps, sons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, "Champs visuels", 978-2-14-030891-8</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.35-45, 2013, (Le Spectaculaire-Cinéma), 9782753528239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Un cinéma en quête de poésie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une fêlure dans le cristal. Les Ténèbres d'une âme féminine d’Evgueni Bauer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Thomas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourner le dos. Sur l’envers du personnage au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2874498572</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.69-88, 2013, "Esthétiques Hors Cadre", 9782842923600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’Echo du réel. Esthétique et réalismes contemporains</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des plans qui se tiennent aux franges du monde. D’Ozu à Kitano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Arnaud et Mathias Lavin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ozu à présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, "Art, esthétique et philosophie", 9788869762468</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G3J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.77-88, 2013, 979-10-92267-02-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vitti verso »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Thomas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourner le dos. Sur l’envers du personnage au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.91-100, 2019, 9791032002278</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.163-183, 2013, "Esthétiques Hors Cadre"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des plans qui se tiennent aux franges du monde. D’Ozu à Kitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Arnaud; Mathias Lavin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ozu à présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G3J, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fêlure dans le cristal. Les Ténèbres d'une âme féminine d’Evgueni Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourner le dos. Sur l’envers du personnage au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2013, Esthétiques Hors Cadre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expressions de la barbarie dans La Question humaine (2007) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Norah Dei-Cas, Fatiha Idmhand, Cathy Fourez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et figures de la barbarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.207-217, 2019, "Arts du spectacle - Images et sons", 978-2-7574-2446-9</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.353-361, 2012, "Comparatisme et société"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Voir des fantômes</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vie criminelle d’Archibald de La Cruz de Luis Buñuel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Martinez et Raphaël Villatte (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand le délit est dans le texte. Le genre policier, une littérature de l’excès ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p.57-65, 2012, "Comparatisme et société", 978-90-5201-691-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cinéma face aux images : Je veux voir (2008) de Joana Hadjithomas et Khalil Joreige »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Amy de la Bretèque, Emmanuelle André, François Jost, Raphaëlle Moine, Guillaume Soulez et Jean-Philippe Trias (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent. Réflexivité, migrations, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p 317-326, 2018, 978-2-84174-884-6</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.211-220, 2012, "Champs visuels"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carlotta, p.212-236, 2017</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Visage(s) de Barbara Steele »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lafond (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cauchemars italiens, volume 1 : le cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-48, 2011, "Champs visuels", 978-2-296-54154-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Voyages et exils au cinéma. Rencontres de l’altérité</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux incursions en terre fantastique : Âmes perdues (1976) et Fantôme d’amour (1980) de Dino Risi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lafond (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cauchemars italiens, volume 1 : le cinéma fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p 291-304, 2017, "Arts du spectacle - Images et sons", 978-2-7574-1487-3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.103-114, 2011, "Champs visuels", 978-2-296-54154-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Jeu d’acteurs. Corps et gestes au cinéma</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux incursions en terre fantastique : Âmes perdues (1976) et Fantôme d’amour (1980) de Dino Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lafond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cauchemars italiens, volume 1 : le cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.103-114, 2011, Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visage(s) de Barbara Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lafond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cauchemars italiens, volume 1 : le cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.39-48, 2011, Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nature à l’écran : bien plus que de beaux décors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Paccielleri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma japonais contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p131-140, 2016, "Formes cinématographiques", 9782868209573</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions des écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.30-53, 2011, 978-2-919562-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2016, Images et sons</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation cinématographique sur une parabole : Le Retour (2003) d’Andreï Zviaguintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Chevrel; Béatrice Jongy; Véronique Léonard-Roques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fils prodigue et les siens (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, 2009, Cerf Littérature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Damour</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variation cinématographique sur une parabole : Le Retour (2003) d’Andreï Zviaguintsev »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Chevrel, Béatrice Jongy et Véronique Léonard-Roques (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fils prodigue et les siens (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, p.251-265, 2009, "Cerf Littérature", 978-2-204-09-012-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Miyazaki Hayao »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.356-357, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Part des ténèbres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lafond (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George A. Romero, un cinéma crépusculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, p.151-161, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yoshida Kijû »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 594-595, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tsukamoto Shinya »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 546, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mifune Toshirô »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.348-350, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Takahata Isao »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 509, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À propos de Masumura (et de Kierkegaard)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.345, 2008, 9782847363593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Asano Tadanobu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.28, 2008, 9782847363593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ryû Chishû »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 454, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kurosawa Kiyoshi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.287-288, 2008, 9782847363593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Land of the Dead »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lafond (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George A. Romero, un cinéma crépusculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, p.173-181, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voyage à Tôkyô »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 558, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Incident de parcours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Mathijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...67 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2016, Formes cinématographiques, 978-2-86820-957-3</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lafond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George A. Romero, un cinéma crépusculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, p. 123-139, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les cinémas d’Asie. Nouveaux regards,</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Japon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.65-75, 2016, "Formes cinématographiques", 9782868209580</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.235-241, 2008, 9782847363593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Représenter l’horreur</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hiroshima »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.49-72, 2015, "Débords", 978-2-915083-79-8</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.188-189, 2008, 9782847363593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rouge Profond, 2015</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Oguri Kôhei »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 390, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Western et les mythes de l’Ouest dans la littérature et les arts de l’image</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Miike Takashi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.269-282, 2015, "Interférences", 9782753542631</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 351-352, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Syncrétismes : mythes et littératures</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sabu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Gombeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du cinéma asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.115-131, 2014, 9782845166554</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 458, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...1615 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058615v1</w:t>
-              </w:r>
-[...1335 lines deleted...]
-                <w:t xml:space="preserve">hal-05058604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6929,2205 +6929,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La ville-désert : image dialectique, entre stase et mouvement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Stases d’écrit, stases d’écran », Le Conférencier (n°11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Jeune Fille à la perle (Peter Webber, 2003) : Le portrait, forme et figure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, « La peinture de portrait : enjeux cinématographiques », 2 (16), p.183-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13013-0.p.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13013-0.p.0183⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05051441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Benjamin Thomas. Dans le milieu des images : en cinéma, et au-delà ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, (en ligne)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, « Stases d’écrit, stases d’écran », Le Conférencier (n°11)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La matière d’image d’où cela bourgeonne : Shinji Aoyama, Thomas Salvador »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Végéter - Une écologie des formes à partir du végétal », dirigé par Sophie Lécole Solnychkine et Camille Prunet, n°37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Martens</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la présence des choses au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Corps-Objet-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ré-animation, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les paysages de Bruno Dumont : formes vraies de l’être-au-monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°676, p. 115-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avec Bastien de Mathieu Riboulet. L’image habitable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-jour.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, « Mathieu Riboulet : le déhanchement et la grâce », n°35, p.63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Bastien de Mathieu Riboulet : l’image habitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mathieu Riboulet : le déhanchement et la grâce, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La géographie onirique d’Andreï Tarkovski »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°129-132, p.161-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le chrysanthème et le 9mm. Notes sur le film noir japonais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, « Panorama mondial du film noir », dirigé par Delphine Letort, n°151, p.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faute de l’abbé Mouret : emprise de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mystère Franju</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, CinémAction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie onirique d’Andreï Tarkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129-132, pp.161-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judex : un film minéral, imago de Feuillade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mystère Franju</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, CinémAction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chrysanthème et le 9mm : Notes sur le film noir japonais,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama mondial du film noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, CinémAction, pp.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nagisa Oshima : faire exister des corps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°627, p. 107-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer au présent. Filmer l’adolescence, de Murnau à Kiyoshi Kurosawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagisa Oshima : faire exister des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Passer au présent. Filmer l’adolescence, de Murnau à Kiyoshi Kurosawa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'empire de l'adolescence, n°45, p.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Faute de l’abbé Mouret. Emprise de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « Le Mystère Franju », dirigé par Frank Lafond, n°141, p.130-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Judex : un film minéral, imago de Feuillade »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « Le Mystère Franju », dirigé par Frank Lafond, n°141, p.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les documentaires de Shôhei Imamura : l’Histoire du Japon racontée par un singulier géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 610, pp.76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les documentaires de Shôhei Imamura : l’Histoire du Japon racontée par un singulier géographe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°610, p. 76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Je pense parfois que toute lumière est indécente” (Tatsumi Hijikata) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers. Cahiers de la Maison de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, « L’Ombre et la scène », dirigé par Claude Jamain, n°43, p.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Takeshi Kitano : la théorie en pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°589, p. 10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le geste inintelligible. Le corps horrifique dans le cinéma d’horreur japonais contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, « Les Cinémas de l’horreur – Les Maléfiques », dirigé par Anne-Marie Paquet-Deyris, n°136, p.192-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tokyo tangible : concrète solitude – La mégapole dans le cinéma japonais contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°581-582, p. 150-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le clivage et l’incertitude : le film noir japonais, de Yasujirô Ozu à Shinji Aoyama »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°567, p. 97-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Europe-Japon : le cinéma, zone d’influence ou lieu d’interactions ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docteo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vitalité du cinéma japonais contemporain : cinq vues du Japon à la XXIIIe édition du BIFFF »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous avec la peur. Revue de cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°2, p.28-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Hybridité filmique dans &amp;quot;Ju-on : The Grudge&amp;quot; de Takashi Shimizu (2002) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Mcroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, (en ligne)</w:t>
+              <w:t xml:space="preserve">Rendez-vous avec la peur. Revue de cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°2, p. 14-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Végéter - Une écologie des formes à partir du végétal », dirigé par Sophie Lécole Solnychkine et Camille Prunet, n°37</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une bâtisse décrépite aux sombres recoins du cybermonde. Les lieux de l’inquiétude dans le cinéma d’horreur japonais contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous avec la peur. Revue de cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°2, p.4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...1793 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051547v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05058647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9346,993 +9346,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors Satan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van der Weyden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réel, réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cinéma de Bruno Dumont en fragments alphabétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609827v1</w:t>
-              </w:r>
-[...895 lines deleted...]
-                <w:t xml:space="preserve">hal-03613938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10413,5388 +10413,5388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Extra-conjugal, extrême conjugal : reflexions sur le couple dans le cinéma moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Cinémathèque française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque Française, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formes écologiques du film : pour une esthétique des interdépendances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Raconter et montrer l'Invisible à la croisée de la littérature, des arts de la scène et du cinéma (1850-1930) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Anselmini, Yann Calvet, José Moure, Aug 2024, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Milieux et classes : de l’appartenance sensible au social dans le cinéma de Joseph L. Mankiewicz »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Joseph L. Mankiewicz et le jeu des formes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Amiel, N.T. Binh, José Moure ; ACTE, Université Paris 1 Panthéon-Sorbonne, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Affects of interdependencies. Reflections on an ecology of images »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar für Filmwissenschaft, Universität Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philipp Blum, Babylonia Constantinides Tank, Nov 2024, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prolégomènes à une esthétique des interdépendances. Formes écologiques du film »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pitt - Lyon 2 - Strasbourg Spring School 2024 – 5e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Vancheri, Rémi Fontanel, Université Lumière Lyon 2, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace cinématographique comme milieu : esthétique, anthropologie, écologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Lieux et milieux de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTES, Université Bordeaux-Montaigne, (direction : Pierre Sauvanet), Mar 2024, Université Bordeaux-Montaigne, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paysage en cinéma : questions esthétiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Cinémathèque française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque Française, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Extension du périmètre du point de vue À propos d’un usage singulier du raccord-regard dans le cinéma narratif de fiction (1917-1926) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Pour une histoire des formes du montage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACTE, Université Paris 1 Panthéon-Sorbonne (direction : Vincent Amiel, José Moure), Apr 2024, Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Julie Anselmini, Yann Calvet, José Moure, Aug 2024, Cerisy-La-Salle, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’insecte cinématographique, relais entre les mondes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « L’imaginaire entomologique du cinéma. Perceptions, comportements, corporéités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Grasset, Benjamin Thomas, Mike Zimmermann - ACCRA, Oct 2023, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Extra-conjugal, extrême conjugal : reflexions sur le couple dans le cinéma moderne »</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En regardant (comme) les animaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Rousseau et Littérature, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enfance et émotions dans le cinéma japonais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Cinémathèque française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cinémathèque Française, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, Cinémathèque française, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Amiel, N.T. Binh, José Moure ; ACTE, Université Paris 1 Panthéon-Sorbonne, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le corps ensommeillé, témoin du cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Sommeils de cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Leperchey et Camille Bui, ACTES, Paris I Panthéon-Sorbonne, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philipp Blum, Babylonia Constantinides Tank, Nov 2024, Zurich, Switzerland</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’homme et les choses. Statut du sujet dans les pensées du cinéma en Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « L’Europe du cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACCRA, LASLAR, ACTE, Sep 2021, CCIC Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Luc Vancheri, Rémi Fontanel, Université Lumière Lyon 2, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Umwelt and Landscape in Films : an Aesthetic Critic of Nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop « Images of Nature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philipp Blum et Simone Winkler, Universität Zurich, Seminar für Filmwissenschaft, May 2021, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARTES, Université Bordeaux-Montaigne, (direction : Pierre Sauvanet), Mar 2024, Université Bordeaux-Montaigne, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A Short History of Cinematic Wind »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences en amont de la Muestra de Cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison culturelle Agustìn de la Hoz, Nov 2021, Lanzarote, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinémathèque Française, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Jeune Fille à la perle (P. Webber, 2003) : Le portrait, forme et figure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le portrait peint au cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Ragel, PLH, Université Toulouse Jean-Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kristensen</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plants cinématographiques : puissances végétales et planéité de l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Formes et fonctions du végétal dans les arts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLH, LARA-SEPPIA, Université Toulouse Jean-Jaurès, May 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La marche comme dispositif de vision »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La marche dans les arts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, ACCRA, Sylvain Diaz, Guillaume Sintès, Feb 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation-débat autour de l’ouvrage &amp;quot;Faire corps avec le monde. De l’espace cinématographique comme milieu&amp;quot; (Circé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Quai des brumes, May 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un jeune poète (2014) de Damien Manivel : enquête sur la poéticité du cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le cinéma de poésie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Hallé, May 2019, ENS Lyon, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Flandres (2006, Bruno Dumont) : topologies sensibles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Portrait de pays. Textes, images, sons »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Lécole-Solnychkine, David Martens, Jean-Pierre Montier, CCIC, Jul 2019, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde « La vie des images », avec Emmanuel Alloa, Jean-Michel Durafour et José Moure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « L’écho du réel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilfried Laforge, Pauline Nadrigny, Cyril Crignon, Feb 2019, Philharmonie de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Un frêle étonnement”. Un jeune poète (2014) de Damien Manivel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Un cinéma poétique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadja Cohen, Université KU Leuven, Feb 2019, Cinémathèque de Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La coupe franche d’où cela bourgeonne : Shinji Aoyama, Thomas Salvador, souvenirs de Lautréamont »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Végéter. Une écologie des formes à partir du végétal – Arts visuels, Cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Lécole-Solnychkine, Camille Prunet, Jun 2019, Université de Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre autour du livre &amp;quot;&amp;quot;Fatima&amp;quot; de Philippe Faucon. Scènes de la vie éthique&amp;quot; de Luc Vancheri, paru dans la collection « Ecouter/Voir », et présentation de la collection, en présence de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les PUS à l'oreille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des contextures de corps et d’espace au cinéma. À partir de &amp;quot;Fantômas de Louis Feuillade&amp;quot; (Paris, Vendémiaire, 2017) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CREAVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dario Marchiori, Teresa Castro, Teresa Faucon, Emmanuel Siety, Paris 3, INHA, Apr 2019, Paris 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Un jeune poète&amp;quot; (2014) de Damien Manivel : enquête sur la poéticité du cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le cinéma de poésie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon (direction : Esther Hallé), May 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du quotidien comme problème cinématographique. Figures filmiques du devenir-familier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le quotidien dans les cinémas japonais et français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Chateau, José Moure, Camille Bui, Sarah Leperchey, Jun 2019, Paris Panthéon-Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inventer en cinéma la co-naissance d’un corps et d’un milieu d’existence : les gestes de Thierry De Mey et d’Anne Teresa De Keersmaeker »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Nouvelles productions du sensible. Merleau-Ponty et l’art contemporain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Palermo, Mar 2018, Université de Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« K comme Takeshi Kitano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emission de radio Plan Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Guillot, France Culture, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le milieu de L’Ennemi public (W.A.Wellman, 1931) : d’une certaine configuration de corps et d’espace que l’on appelle la pègre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Sites de l’image : milieu, environnement, paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Aix-Marseille, Feb 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se jouer du temps (ce jouet du temps) : Failan (2001) de Song Hae-sung »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Images coréennes contemporaines. Résurgence et survivance du passé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Bittinger, Daphnée Guerdin, Université de Strasbourg, ACCRA, Oct 2018, Maison de l’Image, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre autour du livre &amp;quot;Cinémas profanes&amp;quot; de Thomas Voltzenlogel, paru dans la collection « Formes cinématographiques », en présence de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Maison Rousseau et Littérature, Jun 2023, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les PUS à l'oreille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Grasset, Benjamin Thomas, Mike Zimmermann - ACCRA, Oct 2023, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des figures nébuleuses. De Méliès à Trier… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Survivances des formes cinématographiques dans les images contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Amiel, José Moure, Philippe Ortoli, Pascal Couté, Baptiste Villenave, Nov 2018, Université de Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinémathèque française, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La ville-désert : image dialectique, entre stase et mouvement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Stase d’écrit, stase d’écran »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Ragel et Sylvie Vignes, Université Toulouse - Jean Jaurès, Oct 2018, Cinémathèque de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Ragel, PLH, Université Toulouse Jean-Jaurès, Jun 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Shell in Ghost in the Shell (Rupert Sanders, 2017) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’acteur numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Damour, Hélène Valmary, Université de Strasbourg, ACCRA, TECHNES, Apr 2018, Maison de l'image, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACCRA, LASLAR, ACTE, Sep 2021, CCIC Cerisy-La-Salle, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des ouvrages &amp;quot;Fantômas de Louis Feuillade&amp;quot; (Benjamin Thomas) et &amp;quot;Rebecca d’Alfred Hitchcock&amp;quot; (Jean-Loup Bourget)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation par Frank Lafond, directeur de la collection « Contrechamp », éditions Mimesis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Librairie du Cinéma du Panthéon, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Leperchey et Camille Bui, ACTES, Paris I Panthéon-Sorbonne, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la recherche en études cinématographiques et de la collection « Formes Cinématographiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Savoirs en partage #5 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre animée par Guy Wach à la Bibliothèque Nationale Universitaire de Strasbourg, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philipp Blum et Simone Winkler, Universität Zurich, Seminar für Filmwissenschaft, May 2021, Zurich (CH), Switzerland</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire avec les lieux. D’un certain usage de l’espace cinématographique chez Elia Kazan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Elia Kazan : la confusion des sentiments »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Moure et Jean-Michel Durafour, Nov 2017, Université de Paris-Est, Université Paris I Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison culturelle Agustìn de la Hoz, Nov 2021, Lanzarote, Canary Islands, Spain</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des spectres qui n’en finissent pas de revenir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le fantôme dans le cinéma classique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Dec 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PLH, LARA-SEPPIA, Université Toulouse Jean-Jaurès, May 2020, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de &amp;quot;Fantômas de Louis Feuillade&amp;quot; (ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Actualité de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, ACCRA, Sylvain Diaz, Guillaume Sintès, Feb 2020, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de &amp;quot;L’Attrait du vent&amp;quot; (ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Actualité de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Chateau, José Moure, Camille Bui, Sarah Leperchey, Jun 2019, Paris Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de deux demi-journées de formation sur Le Tombeau des lucioles (1989, Isao Takahata) pour les enseignants du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation pour les enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Strasbourg &amp; Rixheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Librairie Quai des brumes, May 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Haruki Murakami à Jun Ichikawa : d’une “idée de cinéma” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Littératures et cinémas d’Asie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Bittinger, Patrick Werly, Configurations littéraires, ACCRA, Mar 2016, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Lécole-Solnychkine, David Martens, Jean-Pierre Montier, CCIC, Jul 2019, Cerisy-La-Salle, France</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notes on cinematic mesography »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« International Conference on Space and cinema »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lisbon School of Arts and Humanities, Nov 2016, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Esther Hallé, May 2019, ENS Lyon, Lyon, France</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’humeur aqueuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « L’Œil relayé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle André et Nathalie Delbard, CERILAC-CEAC, Mar 2016, Université Paris-Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Wilfried Laforge, Pauline Nadrigny, Cyril Crignon, Feb 2019, Philharmonie de Paris, France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rapport(s) de regard : l’analyse filmique avec la littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Littérature comparée et cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Finck, Yves-Michel Ergal et Patrick Werly, Configurations littéraires, Mar 2016, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nadja Cohen, Université KU Leuven, Feb 2019, Cinémathèque de Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nuages d’été. Petite météorologie de la recherche sur le cinéma japonais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en études cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux 3, Dec 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Lécole-Solnychkine, Camille Prunet, Jun 2019, Université de Toulouse, France</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un corps habité seulement par l’esprit du temps – notes sur l’allégorie au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’Allégorie dans l’art contemporain et les Visual Studies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACCRA, Mar 2015, Agence Culturelle d’Alsace, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre autour du livre &amp;quot;&amp;quot;Fatima&amp;quot; de Philippe Faucon. Scènes de la vie éthique&amp;quot; de Luc Vancheri, paru dans la collection « Ecouter/Voir », et présentation de la collection, en présence de l’auteur</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser le cinéma avec le dessin animé : quand l’animation s’invite chez Takeshi Kitano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Colloque de Sorèze, « Le Cinéma d’animation : de l’expérience poïétique à l’invention esthétique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Lécole-Solnychkine, Patrick Barrès, Pierre Arbus - ESAV, LARA, Feb 2015, Université Toulouse- Jean Jaurès, Sorèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une présence (cinématographique) : sur quelques lieux vides, et pourtant habités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire « Voir des fantômes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco d’Antonio, Catherine Schneider, Emmanuelle Sempere, CHER, CARRA, Configurations Littéraires, Oct 2015, Université de Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A l’étroit : la virilité dans les films yakuza des années 1990-2000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Genre et Gender 2 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAV, MICA, Mar 2015, Université Paris 3, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le fantastique du réel. Esquisse d’un fantastique cinématographique dans quelques œuvres du cinéma japonais contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Généalogies du fantastique au Japon »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Bechler, GEO, Nichibunken, Fondation Toshiba, Dec 2015, Université de Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Philosopher avec Takeshi Kitano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emission de radio "Les chemins de la philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adèle Van Reeth, France Culture, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Avec Bastien&amp;quot; de Mathieu Riboulet : l’image habitable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écriture et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Coyault, Mauricette Fournier, CELIS, CERAMAC, Jun 2014, Université Blaise-Pascal, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Augmenter le monde autrement : Le Printemps de la liberté (1948), un film sans images ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Jean Grémillon et les quatre éléments »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Roger et Yann Calvet - LASLAR, CCIC, Aug 2013, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser le cinéma “avec” le théâtre : Contes des chrysanthèmes tardifs (1939) de Kenji Mizoguchi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La Tradition dans le cinéma japonais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Bechler, Virginie Fermaud, Sandra Schaal, GEO, CEEJA, Université de Strasbourg, Oct 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ne pas laisser la ville au seul visible. De l’usage du (bruit du) vent chez Hirokazu Kore-eda (et jusqu’à Ozu)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Colloque de Sorèze, « Paysage sonore »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Arbus, Patrick Barrés et Sophie Lécole-Solnychkine - ESAV, LARA-SEPPIA, Feb 2012, Université Toulouse 2 – Le Mirail, Sorèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Circonscrire des milieux, traverser des frontières : Bird People of China (1998) de Takashi Miike »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Cinémas d’Asie : textures composites »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACCRA, Université de Strasbourg, Apr 2012, Maison des images, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Renoir ou les deux espaces. Vues du peuple, vues de l’histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Renoir x 2 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serge Cardinal et Todd Porterfield, Université de Montréal, Dec 2012, Musée des Beaux-Arts de Montréal, Clark Art Institute, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une atonie expressive : Tadanobu Asano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Commediante ! Tragediante ! Sur-jeu et sous-jeu au cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiCSA, CERHEC, Université Paris 1, GRAC, INHA, Apr 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montages intempestifs : sur l’usage de l’agogique pour repenser la place du spectateur dans quelques films japonais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « L’agogique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIMES, Université Lumière-Lyon 2, Feb 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prendre Tôkyô par le train : Café Lumière (2003) ou les Tôkyô de Hou Hsiao-Hsien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La Ville dans le cinéma de Hou Hsiao-Hsien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Amiel, Antony Fiant, Gilles Mouëllic, David Vasse, LASLAR, Université de Caen, Université Rennes 2, Jan 2011, Le Café des images, Hérouville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme-cinéma : Edison, L’Herbier, Tarkovski »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Syncrétismes mythologiques et littératures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELIS, Université Blaise-Pascal, May 2011, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Akira Kurosawa : penser le cinéma avec Shakespeare »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Théories de la réception et cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly et David Roche, CELIS, Feb 2010, Université Blaise-Pascal – Clermont-Ferrand 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cinéma face aux images : Je veux voir (2008) de Joana Hadjithomas et Khalil Joreige »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Congrés de l’AFECCAV « Cinéma &amp; audiovisuel se réfléchissent : réflexivité, migrations, intermédialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Amy de la Bretèque, Maxime Scheinfeigel et Jean-Philippe Trias, Sep 2010, Université Paul-Valéry – Montpellier 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une conversation téléphonique “muette” : College Chums (1907) d’Edwin S. Porter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Lettre au cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eléonore Hamaide-Jager, Françoise Heitz, Patrick Louguet, Patrick Vienne - Textes &amp; Cultures, Nov 2010, Université d’Artois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mercenaires et samouraïs, western et chambara : le dialogue des genres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Le Western et les mythes de l’Ouest dans la littérature et les arts de l’image »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauric Guillaud et Gilles Menegaldo, Jul 2010, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du dire médiatique au dire artistique : le cas des sœurs Poquianchis, un fait divers à (re)voir et à (re)lire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Fourez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Encres noires, écrans noirs – Poétique, politique &amp; métaphysique entre texte et film noirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Calvet et Frédéric Sounac, LLA, Jun 2010, Université Toulouse 2 – Le Mirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dario Marchiori, Teresa Castro, Teresa Faucon, Emmanuel Siety, Paris 3, INHA, Apr 2019, Paris 3, France</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cinéma de science-fiction japonais et la fonction politique de l’art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Comment rêver la science-fiction à présent ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle André, Aurélie Villers et Daniel Tron, Jul 2009, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon (direction : Esther Hallé), May 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand le délit est dans le texte : La Vie criminelle d’Archibald de La Cruz (1955) de Luis Buñuel » et animation de la discussion suivant la projection du film ; modérateur table ronde « Le genre policier, un excès de noir ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quand le délit est dans le texte : le genre policier, une littérature de l’excès ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cathy Fourez, CECILLE, Université Lille 3, Oct 2009, Université Lille 3, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Damour, Hélène Valmary, Université de Strasbourg, ACCRA, TECHNES, Apr 2018, Maison de l'image, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image du paysan dans le cinéma japonais d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Sorèze, « Paysans, Paysages : la part de l’audiovisuel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Arbus, Guy Chapouillié et Anne-Marie Granier - ESAV, ENFA, Nov 2009, Université Toulouse 2 – Le Mirail, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Guillot, France Culture, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Je pense parfois que toute lumière est indécente” (Tatsumi Hijikata) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’Ombre et la scène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Jamain, ALITHILA, Action Culture, Université Lille 3, Apr 2009, Université Lille 3, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chiara Palermo, Mar 2018, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expressions de la barbarie dans La Question Humaine (2007) de Nicolas Klotz » et animation de la discussion suivant la projection du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Lieux et Figures de la Barbarie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norah Dei-Cas, Fatiha Idmhand et Cathy Fourez - CECILLE, MESHS, Oct 2008, Université Lille 3, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Mar 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une ouverture en forme de manifeste : License to Live (1998), de Kiyoshi Kurosawa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Première journée des jeunes chercheurs en cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Durteste, CEAC, École Doctorale SHS, Feb 2007, Université Lille 3, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Aix-Marseille, Feb 2018, Marseille, France</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mémoire de personne : Hiroshima et la réflexion sur l'identité moderne dans le cinéma japonais contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international « Lieux et Figures de la Barbarie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECILLE, Institut Érasme, MSH, Mar 2007, Université Lille 3, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...2962 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058598v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05058577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15949,51 +15949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettrevolee.com/spip.php?article2500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/passages/focales/de-linsistance-du-monde-le-paysage-en-cinema/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/le-cinema-de-bruno-dumont-en-fragments-alphabetiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Faire_corps_avec_le_monde-575-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/tourner-le-dos/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/818/le-cinema-japonais-d-aujourd-hui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szollosy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9565/portraits-de-pays" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9793/litterature-et-cinema-aimantations-reciproques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401574/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729713751/dictionnaire-diconologie-filmique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7463/paradoxes-sur-l-acteur-numerique" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/du-quotidien-dans-le-cinema-japonais-et-francais/6859?srsltid=AfmBOopTdUGsgiMAop6b6JXAaUt_tYRwzzmdWJh4B5Or6CfvbIEjY-lA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/un-cinema-en-quete-de-poesie/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lecho-du-reel/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesa.univ-amu.fr/lesa-publications/elia-kazan-la-confusion-des-sentiments/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100280670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/voir-des-fantomes/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100702920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868209573/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cieutat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868209580/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/produit/representer-lhorreur/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8645/le-western-et-les-mythes-de-l-ouest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/391-syncretismes-mythes-et-litteratures.html#:~:text=La%20notion%20de%20syncr&#233;tisme%20demeure,&#233;l&#233;ments%20structuraux%2C%20cultuels%20et%20doctrinaires." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Serie-Cinemas/La-Lettre-au-cinema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5235/le-cinema-de-hou-hsiao-hsien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://g3jediteur.com/book/16/titres-Ozu-a-present" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cinema-et-audiovisuel-se-reflechissent/37344?srsltid=AfmBOoqFSFhz57tJsVG9dUCSEN_RvrrrseGImwn6iYxcMFK3Rba19W2Z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrans-editions.com/livre/le-cinema-japonais-contemporain/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cauchemars-italiens-volume-1/76050?srsltid=AfmBOor-p4n4cPwL6QWg85MZuzF_mIhzQYIGA0OlDleCzUXI838QNfHI" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dictionnaire-du-cinema-asiatique/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mathijs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17688-6.p.0077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Herpertz-Dahlmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Baines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0183" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Mcroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051565v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kristensen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058584v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voltzenlogel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058644v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058592v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058536v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058568v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058542v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058550v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058544v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058547v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettrevolee.com/spip.php?article2500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/passages/focales/de-linsistance-du-monde-le-paysage-en-cinema/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warm-ed.fr/cat/livres/cinema/le-cinema-de-bruno-dumont-en-fragments-alphabetiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Faire_corps_avec_le_monde-575-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/tourner-le-dos/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/818/le-cinema-japonais-d-aujourd-hui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szollosy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9565/portraits-de-pays" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9793/litterature-et-cinema-aimantations-reciproques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401574/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7463/paradoxes-sur-l-acteur-numerique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/du-quotidien-dans-le-cinema-japonais-et-francais/6859?srsltid=AfmBOopTdUGsgiMAop6b6JXAaUt_tYRwzzmdWJh4B5Or6CfvbIEjY-lA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729713751/dictionnaire-diconologie-filmique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/un-cinema-en-quete-de-poesie/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lecho-du-reel/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesa.univ-amu.fr/lesa-publications/elia-kazan-la-confusion-des-sentiments/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100280670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/voir-des-fantomes/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100702920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868209573/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cieutat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868209580/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/produit/representer-lhorreur/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8645/le-western-et-les-mythes-de-l-ouest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/sciences-humaines-et-sociales/391-syncretismes-mythes-et-litteratures.html#:~:text=La%20notion%20de%20syncr&#233;tisme%20demeure,&#233;l&#233;ments%20structuraux%2C%20cultuels%20et%20doctrinaires." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Serie-Cinemas/La-Lettre-au-cinema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5235/le-cinema-de-hou-hsiao-hsien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://g3jediteur.com/book/16/titres-Ozu-a-present" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cinema-et-audiovisuel-se-reflechissent/37344?srsltid=AfmBOoqFSFhz57tJsVG9dUCSEN_RvrrrseGImwn6iYxcMFK3Rba19W2Z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cauchemars-italiens-volume-1/76050?srsltid=AfmBOor-p4n4cPwL6QWg85MZuzF_mIhzQYIGA0OlDleCzUXI838QNfHI" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrans-editions.com/livre/le-cinema-japonais-contemporain/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dictionnaire-du-cinema-asiatique/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mathijs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17688-6.p.0077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Herpertz-Dahlmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Baines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Mcroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051565v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609828v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kristensen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058500v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058584v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058515v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058637v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voltzenlogel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058589v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058644v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058592v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058594v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058568v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058550v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058544v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058547v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058576v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058598v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>